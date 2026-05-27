--- v0 (2026-03-14)
+++ v1 (2026-05-27)
@@ -1,51 +1,1243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daria Russo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie Skłodowska-Curie FellowCNRS, UMR 7041-ArScAnéquipe ESPRI&LIMC. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des bêtes : l'intellectuel tourné en ridicule dans un groupe de lampes plastiques cnidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.195-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su un rilievo greco da una caupona pompeiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiasos: rivista di archeologia e storia dell'architettura antica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2024), pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedications of the ephebes, their magistrates and liturgists up to the 4th century BCE: a topographical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiká. Studi di storia greca e romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (299-330), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2039-4985/7849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappresentare gruppi civici ad Atene: presenze e assenze sul fregio del Partenone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti e memorie della Società Magna Grecia (AMSMG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Miscellanea di studi in memoria di Enzo Lippolis, vol. II, (2020), pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblee sull'Acropoli di Atene: dati e riflessioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.245-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli eroi eponimi delle fratrie dell’Attica: alcune annotazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiká. Studi di storia greca e romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2039-4985/2780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Greece to Pompeii: a few remarks on a relief from Regio I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In second use. An archaeological and anthropological survey of recycling and reuse in the Greek world, Athens University Revue of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplement 13, pp.77-86, 2025, Creative Commons Attribution-NonCommercial-NoDerivatives 4.0 International License</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Tokens and Athenian Tribes: Iconography and Contexts of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairi Gkikaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tokens in Classical Athens and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press; Liverpool University Press, pp.83-108, 2023, 978-1-80085-613-4. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv33b9q4s.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altari, cippi, tegole, dediche… note su alcuni documenti relativi ai culti delle fratrie dell’Attica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federica Fontana; Emanuela Murgia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sacrum facere. Atti del VI Seminario di Archeologia del Sacro. Forme associative e pratiche rituali nel mondo antico. Trieste, 24-25 maggio 2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUT Edizioni Università di Trieste, pp.95-123, 2021, Polymnia. Studi di Archeologia n.11, 978-88-5511-216-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ripartizioni civiche di Atene. Una storia archeologica di tribù, trittie, demi e fratrie (508/7-308/7 A.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAIA, Scuola Archeologica Italiana di Atene. 2022, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente – Supplemento 10, 9709609559294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId21"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daria Russo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargée de cours en Archéologie Classique et Histoire Ancienne, Universités Paris 1 Panthéon -Sorbonne et Paris Nanterre </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">dariarusso</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-8488-7558</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">268129924</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">298167863547322740201</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Daria Russo est chargée de cours en Histoire ancienne et Archéologie classique aux universités Paris 1 Panthéon-Sorbonne et Paris Nanterre, qualifiée pour la section 21 du CNU. Docteure en Sciences de l’Antiquité de l’Université de Rome Tor Vergata et de l’Université de Heidelberg (2019), elle a soutenu une thèse consacrée aux témoignages archéologiques des subdivisions civiques d’Athènes à l’époque classique, après un cursus suivi à l’Université de Rome « La Sapienza » (licence en 2012, master en 2015).Entre 2020 et 2022, elle a été postdoctorante à la Scuola Superiore Meridionale de Naples, où elle a mené un projet consacré au monde grec dans les maisons de Pompéi. Puis, entre 2023 et 2025, elle a été boursière Marie Curie au laboratoire ArScAn à Paris, en collaboration avec l’UMR HiSoMA de Lyon, avec un projet d’édition numérique des signatures de sculpteurs actifs entre la mort d’Alexandre le Grand et celle d'Hadrien, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">SculpSi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Elle a également participé au projet d’épigraphie numérique Epigraphic Landscape of Athens et contribue actuellement à Attic Inscriptions Online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Champs de recherche:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Histoire culturelle et politique (les subdivisions civiques)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Histoire de l'art des périodes hellénistique et impériale (signatures de sculpteurs, représentations des intellectuels,  réception de l'art grec à Rome et à Pompéi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Iconographie des céramiques figurées de Grande Grèce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Épigraphie numérique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l'école des bêtes : l'intellectuel tourné en ridicule dans un groupe de lampes plastiques cnidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (127), pp.195-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1637x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su un rilievo greco da una caupona pompeiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thiasos: rivista di archeologia e storia dell'architettura antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (2024), pp.3-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dedications of the ephebes, their magistrates and liturgists up to the 4th century BCE: a topographical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiká. Studi di storia greca e romana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (299-330), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2039-4985/7849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappresentare gruppi civici ad Atene: presenze e assenze sul fregio del Partenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti e memorie della Società Magna Grecia (AMSMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Miscellanea di studi in memoria di Enzo Lippolis, vol. II, (2020), pp.153-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assemblee sull'Acropoli di Atene: dati e riflessioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.245-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli eroi eponimi delle fratrie dell’Attica: alcune annotazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiká. Studi di storia greca e romana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2039-4985/2780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04419208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Greece to Pompeii: a few remarks on a relief from Regio I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In second use. An archaeological and anthropological survey of recycling and reuse in the Greek world, Athens University Revue of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplement 13, pp.77-86, 2025, Creative Commons Attribution-NonCommercial-NoDerivatives 4.0 International License</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lead Tokens and Athenian Tribes: Iconography and Contexts of Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mairi Gkikaki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tokens in Classical Athens and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liverpool University Press; Liverpool University Press, pp.83-108, 2023, 978-1-80085-613-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv33b9q4s.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altari, cippi, tegole, dediche… note su alcuni documenti relativi ai culti delle fratrie dell’Attica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Federica Fontana; Emanuela Murgia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Sacrum facere. Atti del VI Seminario di Archeologia del Sacro. Forme associative e pratiche rituali nel mondo antico. Trieste, 24-25 maggio 2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUT Edizioni Università di Trieste, pp.95-123, 2021, Polymnia. Studi di Archeologia n.11, 978-88-5511-216-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SculpSi. A digital edition of Greek and Roman Sculptors’ signatures (323 BCE-138 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAEG 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Rome, Italy. pp.434-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ripartizioni civiche di Atene. Una storia archeologica di tribù, trittie, demi e fratrie (508/7-308/7 A.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAIA, Scuola Archeologica Italiana di Atene. 2022, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente – Supplemento 10, 9709609559294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +1296,354 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="C266B81D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="1F72754F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +1680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500273v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2039-4985/7849" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2039-4985/2780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv33b9q4s.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dariarusso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8488-7558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268129924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/298167863547322740201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sculpsi.huma-num.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Russo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1637x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2039-4985/7849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2039-4985/2780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv33b9q4s.10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>