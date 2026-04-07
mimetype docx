--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -740,295 +740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive UHF RFID Sensor Tag for Pressure and Temperature Conditions Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Waveguides in Nanoporous Alumina Membrane for Millimeter-Wave Interposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Rennane</w:t>
+                <w:t xml:space="preserve">Gustavo Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton Fonseca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abanob Abdelnour</w:t>
+                <w:t xml:space="preserve">Ariana Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fateh Benmahmoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darine Kaddour</w:t>
+                <w:t xml:space="preserve">Leonardo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (2), pp.1-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471459⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.83-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2887193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037898v1</w:t>
+                <w:t xml:space="preserve">hal-02075200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Waveguides in Nanoporous Alumina Membrane for Millimeter-Wave Interposer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive UHF RFID Sensor Tag for Pressure and Temperature Conditions Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariana Serrano</w:t>
+                <w:t xml:space="preserve">Ahmed Rennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Gomes</w:t>
+                <w:t xml:space="preserve">Newton Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abanob Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Pinheiro</w:t>
+                <w:t xml:space="preserve">Fateh Benmahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (2), pp.83-85. </w:t>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2887193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075200v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1777,64 +1777,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of RFID Sensor Tag for Cheese Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abanob Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the transformation of symbols and figures to RFID tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abanob Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2145,51 +2145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of passive UHF RFID tag on flexible foil for sport balls pressure monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abanob Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2444,51 +2444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Houeix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3368005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Wehbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/acd224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zannas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Chietera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abanob Abdelnour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Collela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3023445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rennane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Fonseca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Benmahmoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pinheiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2887193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catarinucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Colella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chietera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT48004.2020.1570613640" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dkhil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700769" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105394" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Touhami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Houeix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3368005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Wehbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/acd224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zannas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Chietera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abanob Abdelnour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Collela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3023445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pinheiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2887193" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rennane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Fonseca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Benmahmoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catarinucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Colella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chietera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT48004.2020.1570613640" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dkhil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700769" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105394" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Touhami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>