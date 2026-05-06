--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -338,295 +338,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Wireless Detection of Surface Modification of Silicon Nanowires by an RF Approach</w:t>
+                <w:t xml:space="preserve">Designing UHF RFID tag antennas with barcode shape for dual-technology identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Requena</w:t>
+                <w:t xml:space="preserve">Konstantinos Zannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
+                <w:t xml:space="preserve">Francesco Paolo Chietera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+                <w:t xml:space="preserve">Abanob Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Riccardo Collela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (23), pp.4237. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12234237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/mia2.12269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041754v1</w:t>
+                <w:t xml:space="preserve">hal-03840091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing UHF RFID tag antennas with barcode shape for dual-technology identification</w:t>
+                <w:t xml:space="preserve">Towards Wireless Detection of Surface Modification of Silicon Nanowires by an RF Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Zannas</w:t>
+                <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Paolo Chietera</w:t>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abanob Abdelnour</w:t>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Collela</w:t>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.4237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/mia2.12269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12234237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840091v1</w:t>
+                <w:t xml:space="preserve">hal-04041754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of Field Spatial Separation on Slow Wave Propagation</w:t>
               </w:r>
@@ -906,51 +906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abanob Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Benmahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1176,64 +1176,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation sans contact du coefficient de dilatation thermique de métaux par approche RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1284,64 +1284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur RFID sans puce de température et d'humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Chietera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Workshop on Antenna Technology (iWAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Bucharest, Romania. pp.1-4, </w:t>
@@ -1624,291 +1624,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting Based On Printed Organic Photovoltaic Cells for RFID Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Design of RFID Sensor Tag for Cheese Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abanob Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pierron</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newton Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892206⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.290-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8700769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037823v1</w:t>
+                <w:t xml:space="preserve">hal-04037835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of RFID Sensor Tag for Cheese Quality Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Energy Harvesting Based On Printed Organic Photovoltaic Cells for RFID Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abanob Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rennane</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.290-292, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.110-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8700769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037835v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate Integrated Waveguides for mm-wave Functionalized Silicon Interposer</w:t>
               </w:r>
@@ -2028,51 +2028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the transformation of symbols and figures to RFID tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abanob Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,51 +2158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of passive UHF RFID tag on flexible foil for sport balls pressure monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abanob Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2444,51 +2444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Houeix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3368005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Wehbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/acd224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zannas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Chietera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abanob Abdelnour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Collela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3023445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pinheiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2887193" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rennane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Fonseca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Benmahmoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catarinucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Colella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chietera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT48004.2020.1570613640" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dkhil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700769" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105394" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Touhami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Houeix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3368005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Wehbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/acd224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zannas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Chietera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abanob Abdelnour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Collela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12269" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3023445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pinheiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2887193" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rennane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Fonseca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Benmahmoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catarinucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Colella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chietera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT48004.2020.1570613640" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dkhil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105394" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Touhami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>