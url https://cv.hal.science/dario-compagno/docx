--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1191,290 +1191,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Process Models of Interrelated Speech Intentions from Online Health-related Conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bajec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring digital conversation corpora with process mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena V. Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2, pp.193-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41701-018-0030-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722928v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01832217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of Truth. Motivations of a Pragmatist Trust-Conditional Approach to News Evaluation</w:t>
               </w:r>
@@ -2289,165 +2289,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fate or Agency? Comparing Practical Inference and Narrative Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le scelte dietro l'immanenza. Referendum e Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164287v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01838414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizzazione e gestione del discorso in Google Maps : pratiche virtuali e territorio urbano</w:t>
               </w:r>
@@ -2645,241 +2645,316 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teleological Inference in Structural Causal Models via Intentional Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Massimo Zennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identifying Intended Effects with Causal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Intended Effects with Causal Models (Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final models: A finalistic interpretation of statistical correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2889,470 +2964,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Sources and Pluralism of Journalistic Framing: A Qualitative-Quantitative Sociosemiotic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inna Lyubareva &amp; Roger Waldeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity of Methodological Approaches in Social Sciences: Example of the Analysis of Media and Online Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley - ISTE, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394236565.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394236565.ch3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04636117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dario Compagno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Semiotic Analysis (Series: Lecture Notes in Morphogenesis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-29, 2018, 978-3-319-61593-6; 978-3-319-61592-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61593-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61593-6_1⟩</w:t>
+                <w:t xml:space="preserve">hal-01690900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des newsbots et de la publication automatisée dans la mise en circulation des contenus d’actualité sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-53, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et exploitation d’un Observatoire Transmedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rebillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-173, 2018, 9782869382503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ina.lecos.2018.01.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dario Compagno</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social. Identifier et analyser les discours d’escorte sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigey Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciara R. Wigham; Gudrun Ledegen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t>
+              <w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.52-70, 2017, 978-2-343-11212-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de tweets et articles d’archives : comprendre les logiques sociales d’un apparent paradoxe temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3362,557 +3579,415 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Schafer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et temporalités du Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-296, 2017, 978-2-84016-285-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families of practices. A bottom-up approach to differentiate how French candidates made use of Twitter during the 2014 European Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Frame; Arnaud Mercier; Gilles Brachotte; Caja Thimm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tweets from the Campaign Trail. Researching Candidates’ Use of Twitter During the European Parliamentary Elections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-47, 2016, 978-3-653-06168-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing on the Shoulders of Giants. A Semiotic Analysis of Assassin's Creed 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Pericles Trifonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Handbook of Semiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 1003-1023, 2015, 978-94-017-9404-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9404-6_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9404-6_45⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01838418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double énonciation d'auteur et de narrateur. Analyse polyphonique du discours de fiction et de la métalepse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation et polyphonie. De Saint Augustin à Robbe-Grillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2012, 9782336001876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I am Link's Transcendental Will. Freedom from Hyrule to Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Legend of Zelda and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World of Warcraft as Collector's Paradise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3932,51 +4007,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Open Court. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World of Warcraft and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-91, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3986,1411 +4061,1411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence and the Evolution of Truth and Language &amp;quot;Semiotics and AI&amp;quot; Roundtable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut l'intelligence artificielle faire évoluer nos notions de vérité et de langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international de sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Giulia Dondero; Juan Alonso, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantificare Eco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data and Visual Data (Seminari di semiotica)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro Internazionale di Scienze Semiotiche "Umberto Eco", Sep 2023, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Detection of Typical Speech Act Sequences in a Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Pragmatics Association, Jun 2021, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enchaînement d'actes de langage saisi par des méthodes computationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enonciation et argumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS; Universitade de Passo Fundo; Universitade Federal de Santa Catarina, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Eco’s Model Reader with Word Embeddings. An Experiment on Facebook Ideological Bots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT - Journées d'analyse des données textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Methods for Semiotic Analysis. Exploring Digital Conversations on Reddit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Semiotics - International Association for Semiotic Studies / Assourlciation Internationale de Sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociación Argentina de Semiótica; Universidad Nacional de las Artes (UNA), Sep 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Typology of Journalistic Articles’ Lifespans on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Communication Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Communication Association, May 2019, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and Freedom in Games: Towards a Typology of Player Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Communication Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Communication Association, May 2019, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation de données temporelles par un modèle à échelle logarithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Boudjeloud-Assala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blansché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e atelier Fouille de données complexes dans le cadre de la 16e conférence internationale francophone (EGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de gestion et de commerce (ECG, Reims), Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online News and Social Media Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mésangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Ouakrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Online News and Social Media: New Research Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Industries culturelles et création artistique (Icca) / Université de Paris 13; Université Sorbonne Paris Cité (USPC), Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Does It Mean to be Meaningful in Communication Science Today? Digital Methods Beyond the Quali-Quantitative Threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual ICA Conference. Voices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Communication Association (ICA), May 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mentir avec les données. Un travelling des biais cognitifs, paradoxes statistiques, sophismes, stratégies sémiotiques et procédures de traitement derrière la production et interprétation des diagrammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Entre data journalisme et pratique infographique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiations; Informations; Communication; Arts (Mica; Université Bordeaux-Montaigne), Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du livre Quantitative Semiotic Analysis (Compagno D., dir., Springer, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde consacrée aux méthodes quantitatives en analyse sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours d'après-thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude des doctorant·e·s de l’Irméccen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irméccen (Université Sorbonne Nouvelle-Paris 3), Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits interactifs et expérience de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Récits, valeurs et régimes de croyance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic analysis of online conversations as processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavko Zitnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉES ANALYSE DE DONNÉES TEXTUELLES EN CONJONCTION AVEC EDA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les temporalités pertinentes de partages de tweets : méthode de traitement de données de masse via l'étude des hashtags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5405,155 +5480,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France. pp.123-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots, algorithmes et partages d'information sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Commentaires et partages d'informations sur les réseaux socionumériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire du webjournalisme (Obsweb; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Jan 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social : identifier et analyser les discours d’escorte sur Twitter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5612,203 +5687,203 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Internationale : «Médias sociaux et corpus de communication médiée par le réseaux. Annotation, analyse, données libres»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doors and Keys. First Steps into a Semiotic Model for &amp;quot;Playership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breaking New Ground: Innovation in Games, Play, Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Digital Games Research Association (DiGRA), 2009, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentio auctoris e la possibilità del linguaggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origine e sviluppo del linguaggio, fra teoria e storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congresso SIFL, Sep 2008, Arcavacata, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5955,51 +6030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319615929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniunicopli.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cayatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coppock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/1970-0164/37389" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2024-0201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14703572241239515" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/view.292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03163918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-018-0030-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01832217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.06.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S7FN9C2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14649/91356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pq/pqx069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01724366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20174434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chelghoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Lozza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1421/77907" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7371/71207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giannelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394236565.ch3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-61593-6_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/en-quete-d-archives--9782869382503-page-165?lang=fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ina.lecos.2018.01.0166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03969432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/temps-et-temporalite-du-web/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631697405/chapter-03.xhtml#_idParaDest-19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9404-6_45" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9404-6_45" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117802v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sanna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Conan-Guez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03162855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;ly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Boudjeloud-Assala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743519v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viorica Epure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Zitnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319615929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniunicopli.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cayatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coppock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/1970-0164/37389" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2024-0201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14703572241239515" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/view.292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03163918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01832217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.06.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S7FN9C2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-018-0030-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14649/91356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pq/pqx069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01724366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20174434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chelghoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Lozza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1421/77907" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7371/71207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giannelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Massimo Zennaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394236565.ch3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-61593-6_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/en-quete-d-archives--9782869382503-page-165?lang=fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ina.lecos.2018.01.0166" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03969432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/temps-et-temporalite-du-web/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631697405/chapter-03.xhtml#_idParaDest-19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9404-6_45" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9404-6_45" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117802v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210176v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sanna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Conan-Guez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03162855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;ly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Boudjeloud-Assala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926118v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viorica Epure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Zitnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>