--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -589,523 +589,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La notion de vérité à l’épreuve de l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2024-0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Counterfactual View of Intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esercizi filosofici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19, pp.79-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13137/1970-0164/37389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La notion de vérité à l’épreuve de l’intelligence artificielle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational approaches to the figurative and plastic dimensions of images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.452-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14703572241239515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Stock Shots to Ghost Data: Tracking Audiovisual Archives about the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Treleani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIEW. Journal of European Television History and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (23), pp.4-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18146/view.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Umberto Eco in his own words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/sem-2024-0201⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (238), pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2018-0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">Shiming Shen</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Meaningful data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Treleani</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (238), pp.279-289. </w:t>
-[...93 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (230), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/sem-2018-0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1191,723 +1191,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Philosophy of Umberto Eco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (272), pp.629-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pq/pqx069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Process Models of Interrelated Speech Intentions from Online Health-related Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Bajec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91, pp.23-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring digital conversation corpora with process mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V. Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.06.007⟩</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Dario Compagno</w:t>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2, pp.193-215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41701-018-0030-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41701-018-0030-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01722928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of Truth. Motivations of a Pragmatist Trust-Conditional Approach to News Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versus: Quaderni di Studi Semiotici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127, pp.275-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14649/91356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dario Compagno</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconfiguration du pluralisme de l’information opérée par les réseaux socionumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mésangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pq/pqx069⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (205), pp.91-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.205.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signifiant et significatif. Réflexions épistémologiques sur la sémiotique et l’analyse des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Humanités numériques, corpus et sens, 31, pp.49-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la peau du loup. Une lecture sémiotique d’À partir de l’histoire d’une névrose infantile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.34-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/psyc/20174434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724366v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">hal-01723704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comunicazione sociale contro l'evasione fiscale: un contributo nella prospettiva della psicologia fiscale</w:t>
               </w:r>
@@ -2129,325 +2129,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fate or Agency? Comparing Practical Inference and Narrative Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scelte dietro l'immanenza. Referendum e Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coppock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Computer Games : between Text and Practice, III (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giocare col destino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bianco e nero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7371/71207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838421v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-03164287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizzazione e gestione del discorso in Google Maps : pratiche virtuali e territorio urbano</w:t>
               </w:r>
@@ -3162,497 +3162,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception et exploitation d’un Observatoire Transmedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-173, 2018, 9782869382503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ina.lecos.2018.01.0166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des newsbots et de la publication automatisée dans la mise en circulation des contenus d’actualité sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-53, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lucien Castex</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux de tweets et articles d’archives : comprendre les logiques sociales d’un apparent paradoxe temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Schafer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t>
+              <w:t xml:space="preserve">Temps et temporalités du Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-296, 2017, 978-2-84016-285-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social. Identifier et analyser les discours d’escorte sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigey Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ciara R. Wigham; Gudrun Ledegen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.52-70, 2017, 978-2-343-11212-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451312v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-03969432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families of practices. A bottom-up approach to differentiate how French candidates made use of Twitter during the 2014 European Campaign</w:t>
               </w:r>
@@ -4496,1071 +4496,1071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentation de données temporelles par un modèle à échelle logarithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Boudjeloud-Assala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blansché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e atelier Fouille de données complexes dans le cadre de la 16e conférence internationale francophone (EGC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de gestion et de commerce (ECG, Reims), Jan 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Computational Methods for Semiotic Analysis. Exploring Digital Conversations on Reddit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Semiotics - International Association for Semiotic Studies / Assourlciation Internationale de Sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociación Argentina de Semiótica; Universidad Nacional de las Artes (UNA), Sep 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Typology of Journalistic Articles’ Lifespans on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Communication Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Communication Association, May 2019, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and Freedom in Games: Towards a Typology of Player Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Communication Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Communication Association, May 2019, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours d'après-thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e atelier Fouille de données complexes dans le cadre de la 16e conférence internationale francophone (EGC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de gestion et de commerce (ECG, Reims), Jan 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude des doctorant·e·s de l’Irméccen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irméccen (Université Sorbonne Nouvelle-Paris 3), Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Does It Mean to be Meaningful in Communication Science Today? Digital Methods Beyond the Quali-Quantitative Threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68th Annual ICA Conference. Voices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Communication Association (ICA), May 2018, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online News and Social Media Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mésangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Ouakrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Online News and Social Media: New Research Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Industries culturelles et création artistique (Icca) / Université de Paris 13; Université Sorbonne Paris Cité (USPC), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mentir avec les données. Un travelling des biais cognitifs, paradoxes statistiques, sophismes, stratégies sémiotiques et procédures de traitement derrière la production et interprétation des diagrammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Entre data journalisme et pratique infographique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiations; Informations; Communication; Arts (Mica; Université Bordeaux-Montaigne), Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du livre Quantitative Semiotic Analysis (Compagno D., dir., Springer, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde consacrée aux méthodes quantitatives en analyse sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier les temporalités pertinentes de partages de tweets : méthode de traitement de données de masse via l'étude des hashtags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude des doctorant·e·s de l’Irméccen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Irméccen (Université Sorbonne Nouvelle-Paris 3), Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France. pp.123-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic analysis of online conversations as processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Viorica Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavko Zitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNÉES ANALYSE DE DONNÉES TEXTUELLES EN CONJONCTION AVEC EDA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits interactifs et expérience de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Récits, valeurs et régimes de croyance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots, algorithmes et partages d'information sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5598,103 +5598,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social : identifier et analyser les discours d’escorte sur Twitter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Internationale : «Médias sociaux et corpus de communication médiée par le réseaux. Annotation, analyse, données libres»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
@@ -6030,51 +6030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319615929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniunicopli.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cayatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coppock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/1970-0164/37389" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2024-0201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14703572241239515" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/view.292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03163918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01832217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.06.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S7FN9C2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-018-0030-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14649/91356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pq/pqx069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01724366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20174434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chelghoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Lozza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1421/77907" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7371/71207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giannelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Massimo Zennaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394236565.ch3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-61593-6_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/en-quete-d-archives--9782869382503-page-165?lang=fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ina.lecos.2018.01.0166" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03969432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/temps-et-temporalite-du-web/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631697405/chapter-03.xhtml#_idParaDest-19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9404-6_45" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9404-6_45" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117802v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210176v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sanna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Conan-Guez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03162855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;ly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Boudjeloud-Assala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926118v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viorica Epure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Zitnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319615929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniunicopli.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cayatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coppock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2024-0201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/1970-0164/37389" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14703572241239515" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/view.292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03163918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pq/pqx069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01832217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.06.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S7FN9C2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-018-0030-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14649/91356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chelghoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01724366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20174434" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Lozza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1421/77907" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7371/71207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giannelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Massimo Zennaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394236565.ch3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-61593-6_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/en-quete-d-archives--9782869382503-page-165?lang=fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ina.lecos.2018.01.0166" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695172v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11085" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03969432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/temps-et-temporalite-du-web/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631697405/chapter-03.xhtml#_idParaDest-19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9404-6_45" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9404-6_45" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117802v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210176v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sanna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03162855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Conan-Guez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;ly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Boudjeloud-Assala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viorica Epure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Zitnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03164240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>