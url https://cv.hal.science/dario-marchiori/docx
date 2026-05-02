--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dario Marchiori </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Histoire des formes filmiques à l'Université Lumière Lyon 2 - Laboratoire Passages Arts&Littératures (XX-XXI) - Codirecteur de la collection &amp;quot;Le Vif du Sujet&amp;quot; aux Presses universitaires de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caméra analytique et l'économie des relations : le cas de &amp;quot;Cinemarxisme&amp;quot; (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024-2 (22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roth, un cinéma de l'éblouissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le film et les cinémas à la lisière : intersections, synergies, dialectiques / Introduction. Film and Cinema at fringe: intersections, synergies, dialectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface: L'homme comme prothèse médiatique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’Espace, l’espace-temps de l’Utopie : archéologie dialectique de la science-fiction dans l’œuvre d’Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceg.1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;spectateurs&amp;quot; de l'art contemporain : expériences d'écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Vidor, cinéaste essayiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, King Vidor, Odyssée des inconnus (152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conflagrations invisibles : À propos du cinéma de Lav Diaz, de Ciprì et Maresco et d’Amir Naderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godard, la matière, l’écran et le mot (d’esprit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Idioties (40)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma direct : du sujet retrouvé à l’invention du subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Un cinéma du subjectif (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop près, trop loin : Werner Schroeter, une politique de l’exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Passages et ruptures (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Form as Film History : An Introduction to Ernie Gehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma &amp; Cie Film and Media Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une certaine lueur dans les yeux: le reflet cornéen comme débordement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Figure(s) de l'oeil au cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diálogos: entre cine y literatura: Don Giovanni/Don Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario "Carmelo Bene contra la representación: páginas, escenarios, imágenes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultat de Filologia i Comunicació de la Universitat de Barcelona, Istituto Italiano di Cultura di Barcellona, Filmoteca de Catalunya, Mar 2023, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une notion qui déborde. Les débordements au cinéma, les débordements du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le débordement en art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe Intermédialités du laboratoire "Passages (Arts&amp;Littératures) XX-XXI", Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard-caméra et cinéma moderne: le paroxysme réflexif de &amp;quot;Gloria mundi&amp;quot; (1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nico Papatakis, une politique de la fiction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liquidité des images. À propos de quelques rencontres entre le cinéma et la danse en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Danser l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les histoires du cinéma: Kristin Thompson et David Bordwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Penser les histoires du cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massimo Olivero (org.), May 2022, Paris I, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéaste comme chiffonnier: le remploi de rebuts par le cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchets et rebuts dans l'art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et Histoire chez Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Historiographie critique du cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Zone de ruptures: cinéma expérimental et écriture de l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Amiens / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caméra analytique et l'économie des relations: &amp;quot;Cinémarxisme&amp;quot; (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoir Béla Tarr: généalogies, influences, résonances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor W. Adorno et Mauricio Kagel: vers un cinéma informel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Théorie critique du film. Technique - Fantasmagorie - Politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique critique d'Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Liberté(s) confinée(s): histoire et actualité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies modernistes du cinéma: le cadre, la grille, le cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Formes géométriques en fiction: damiers, grilles et cubes, du cinéma à la théorie de l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'aséance: les &amp;quot;scénarios&amp;quot; de films expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L'Aséance, ou le site du film expérimental"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la page et l'écran: les idées de cinéma dans les textes et dans les films du cinéma marginal (Julio Bressane, Rogério Sganzerla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le cinéma marginal brésilien: histoire et héritages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nestler, ou l'arpentage critique: une étude du film &amp;quot;Ödenwaldstetten&amp;quot; (1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Cinéastes arpenteurs: qu'est-ce qu'un territoire cinématographique?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux Pôles de l'exotisme? Formes et enjeux de la représentation cinématographique des Pôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Exotisme en champ-contrechamp"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie expérimentale du cinéma polonais: enjeux politiques et formels (1955-1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Régimes d'historicité dans le cinéma des années 1960 à nos jours: crises de temps, traces, (re)construction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cinéma post-structurel? Au cœur de l'historicité du cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Claudine Eizykman. Faire penser le cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Hamburger Filmmacher Cooperative&amp;quot;: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Hamburger Filmmacher Cooperative (1968-1972)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et les formes du scénario dans le cinéma d'avant-garde et expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Où est donc passé le scénariste?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure et le fond au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térésa Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vancheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 303 p., 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5079-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière et les arts. Esthétiques de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De L'incidence, 204 p., A paraître, 9782918193807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Geste documentaire des réalisatrices. Amérique latine-Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kerfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Mateus Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orbis Tertius, 2023, 9782367832722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières esthétiques et culturelles au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2 (12), https://classiques-garnier.com/ecrans-2019-2-n-12-lisieres-esthetiques-et-culturelles-au-cinema-en.html, 2019, Ecrans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Utopie des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7297-0877-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kino der Zusammenhänge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deffarge &amp; Troeller: No Pictures to Dream of</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scheidegger &amp; Spiess, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, limites et réinventions du documentaire dans l’œuvre cinématographique d’Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Asholt, Vincent Pauval et Jean-Pierre Morel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge. Cartographie d'une œuvre plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.169-182, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.ashol.2022.01.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parataxe chez Alexander Kluge: le cinéma par-delà le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Lysøe, V. Pauval (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Sohrab Shahid Saless’ Work: Contemporary Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azadeh Fatehrad (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReFocus: The Films of Sohrab Shahid Saless. Exile, Displacement and the Stateless Moving Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, 2020, 9781474456395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de l’essayisme dans l’œuvre de Paolo Gioli : l’image incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Camporesi, Philippe Dubois, Éline Grignard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Gioli : Impressions sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le réel : les documentaires de Jean Grémillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Calvet, Philippe Roger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Grémillon et les quatre éléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectiques du « style » cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavallotti, Federico Giordano &amp; Leonardo Quaresima (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema without Names</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canterbury Tale&amp;quot; [Emeric Pressburger, Michael Powell, 1944] &amp;quot;sans les noms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térésa Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavallotti, Simone Dotto &amp; Leonardo Quaresima (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema Without Names (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style cinématographique : marges et infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Chiron et Charles Guérin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infraction stylistique et ses usages rhétoriques de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un regard : &amp;quot;La Patrouille de montagne&amp;quot; et &amp;quot;La Terre des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Déniel et Marguerite Vappereau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artavadz Péléchian. Une Symphonie du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yellow Now, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai et le film-essai germanophones : deux traditions de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Bacqué, Cyril Neyrat, Clara Schulmann et Véronique Terrier Hermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux sérieux : cinéma et art contemporains transforment l'essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAMCO / HEAD, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signataires du Manifeste d’Oberhausen entre alignement et contestation (RFA, 1958-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Niemeyer et U. Pfeil (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der deutsche Film im Kalten Krieg / Cinema allemand et guerre froide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punto di (s)vista : Mauro Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuori norma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arte come artificio materiale : la finzione di Grzegorz Królikiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Rossin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grzegorz Królikiewicz : Un maestro del cinema polacco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beit, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impermanenza del cinema : &amp;quot;Exils&amp;quot; e &amp;quot;La parole perdue&amp;quot;, di Marc Scialom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mila Lazić e Silvia Tarquini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Scialom. Impasse du cinéma: esilio, memoria, utopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artdigiland, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosetta Saba, Julia Noordegraaf, Barbara Le Maître, Vinzenz Hediger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preserving and Exhibiting Media Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of the Artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosetta Saba, Julia Noordegraaf, Barbara Le Maître, Vinzenz Hediger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preserving and Exhibiting Media Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il crepuscolo della modernità : &amp;quot;Le gai savoir&amp;quot;, un film-laboratorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Turigliatto (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passion Godard: Il cinema (non) è il cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Castoro, 2011, 8880335677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernità di Joseph Losey : note sui movimenti di macchina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano De Giusti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Losey: senza re, senza patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Castoro, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il simulacro del quinto potere [Point of Order]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Rossin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile de Antonio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agenzia X, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Bargellini : l’image latente comme entre-image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dubois, Lúcia Ramos Monteiro, Alessandro Bordina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oui, c’est du cinéma : formes et espaces de l’image en mouvement / Yes, it’s cinema : Forms and Spaces of the Moving Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campanotto, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le farò da padre&amp;quot; [Alberto Lattuada]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Lattuada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mio Dio, come sono caduta in basso!&amp;quot; [Luigi Comencini]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luigi Comencini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions d’un Italien sur la corrida en France&amp;quot; [Marco Bellocchio]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marco Bellocchio. Il cinema e i flm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginzburg, Carlo (1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma [2ème édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma [2ème édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Amor&amp;quot; [&amp;quot;L'Amour&amp;quot;, Jean-Luc Godard, 1967]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutas na Italia&amp;quot; [Luttes en Italie, Groupe Dziga Vertov, 1970]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gaia ciência&amp;quot; [&amp;quot;Le Gai savoir&amp;quot;, Jean-Luc Godard, 1968]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollis Frampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adams Sitney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Deren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances de l’artifice : &amp;quot;Quand passent les cigognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances et limites de la métaphore: &amp;quot;Nostalgie de la lumière&amp;quot; de Patricio Guzmán (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image manquante&amp;quot; de Rithy Panh, un film-essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Praxis of Humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge. Política dos sentimentos / Politics of Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certains l'aiment chaud&amp;quot; : la mise en scène du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la bête meure&amp;quot; de Claude Chabrol (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man on the Moon&amp;quot; de Miloš Forman (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobibor, 14 octobre 1943, 16 heures&amp;quot; de Claude Lanzmann (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu'est-ce que le cinéma, monsieur Panahi ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Alexander Kluge, &amp;quot;Idéologies : des nouvelles de l'Antiquité&amp;quot;, Théâtre Typographique (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'École de Berlin : la lucidité des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique « Lycéens au cinéma » sur Barbara de Christian Petzold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezione &amp;quot;Klaus Wildenhahn: il cinema diretto come controstoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogo NodoDocFest (quinta edizione)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.Pages 40-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo sguardo rovesciato : Jean Rouch e l'Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Modernisme tardif en cinéma : hypercadrage, enfermement, dialectique négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris 3 Sorbonne Nouvelle, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04854812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dario Marchiori </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Histoire des formes filmiques à l'Université Lumière Lyon 2 - Laboratoire Passages Arts&Littératures (XX-XXI) - Codirecteur de la collection &amp;quot;Le Vif du Sujet&amp;quot; aux Presses universitaires de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caméra analytique et l'économie des relations : le cas de &amp;quot;Cinemarxisme&amp;quot; (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024-2 (22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roth, un cinéma de l'éblouissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le film et les cinémas à la lisière : intersections, synergies, dialectiques / Introduction. Film and Cinema at fringe: intersections, synergies, dialectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface: L'homme comme prothèse médiatique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’Espace, l’espace-temps de l’Utopie : archéologie dialectique de la science-fiction dans l’œuvre d’Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceg.1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;spectateurs&amp;quot; de l'art contemporain : expériences d'écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Vidor, cinéaste essayiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, King Vidor, Odyssée des inconnus (152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conflagrations invisibles : À propos du cinéma de Lav Diaz, de Ciprì et Maresco et d’Amir Naderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godard, la matière, l’écran et le mot (d’esprit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Idioties (40)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma direct : du sujet retrouvé à l’invention du subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Un cinéma du subjectif (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop près, trop loin : Werner Schroeter, une politique de l’exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Passages et ruptures (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Form as Film History : An Introduction to Ernie Gehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma &amp; Cie Film and Media Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une certaine lueur dans les yeux: le reflet cornéen comme débordement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Figure(s) de l'oeil au cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diálogos: entre cine y literatura: Don Giovanni/Don Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario "Carmelo Bene contra la representación: páginas, escenarios, imágenes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultat de Filologia i Comunicació de la Universitat de Barcelona, Istituto Italiano di Cultura di Barcellona, Filmoteca de Catalunya, Mar 2023, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une notion qui déborde. Les débordements au cinéma, les débordements du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le débordement en art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe Intermédialités du laboratoire "Passages (Arts&amp;Littératures) XX-XXI", Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard-caméra et cinéma moderne: le paroxysme réflexif de &amp;quot;Gloria mundi&amp;quot; (1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nico Papatakis, une politique de la fiction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les histoires du cinéma: Kristin Thompson et David Bordwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Penser les histoires du cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massimo Olivero (org.), May 2022, Paris I, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liquidité des images. À propos de quelques rencontres entre le cinéma et la danse en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Danser l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéaste comme chiffonnier: le remploi de rebuts par le cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchets et rebuts dans l'art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et Histoire chez Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caméra analytique et l'économie des relations: &amp;quot;Cinémarxisme&amp;quot; (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoir Béla Tarr: généalogies, influences, résonances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Historiographie critique du cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Zone de ruptures: cinéma expérimental et écriture de l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Amiens / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor W. Adorno et Mauricio Kagel: vers un cinéma informel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Théorie critique du film. Technique - Fantasmagorie - Politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique critique d'Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Liberté(s) confinée(s): histoire et actualité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies modernistes du cinéma: le cadre, la grille, le cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Formes géométriques en fiction: damiers, grilles et cubes, du cinéma à la théorie de l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'aséance: les &amp;quot;scénarios&amp;quot; de films expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L'Aséance, ou le site du film expérimental"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la page et l'écran: les idées de cinéma dans les textes et dans les films du cinéma marginal (Julio Bressane, Rogério Sganzerla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le cinéma marginal brésilien: histoire et héritages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux Pôles de l'exotisme? Formes et enjeux de la représentation cinématographique des Pôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Exotisme en champ-contrechamp"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nestler, ou l'arpentage critique: une étude du film &amp;quot;Ödenwaldstetten&amp;quot; (1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Cinéastes arpenteurs: qu'est-ce qu'un territoire cinématographique?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie expérimentale du cinéma polonais: enjeux politiques et formels (1955-1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Régimes d'historicité dans le cinéma des années 1960 à nos jours: crises de temps, traces, (re)construction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cinéma post-structurel? Au cœur de l'historicité du cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Claudine Eizykman. Faire penser le cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Hamburger Filmmacher Cooperative&amp;quot;: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Hamburger Filmmacher Cooperative (1968-1972)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et les formes du scénario dans le cinéma d'avant-garde et expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Où est donc passé le scénariste?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure et le fond au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térésa Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vancheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 303 p., 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5079-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière et les arts. Esthétiques de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De L'incidence, 204 p., A paraître, 9782918193807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Geste documentaire des réalisatrices. Amérique latine-Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kerfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Mateus Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orbis Tertius, 2023, 9782367832722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières esthétiques et culturelles au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2 (12), https://classiques-garnier.com/ecrans-2019-2-n-12-lisieres-esthetiques-et-culturelles-au-cinema-en.html, 2019, Ecrans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Utopie des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7297-0877-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kino der Zusammenhänge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deffarge &amp; Troeller: No Pictures to Dream of</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scheidegger &amp; Spiess, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, limites et réinventions du documentaire dans l’œuvre cinématographique d’Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Asholt, Vincent Pauval et Jean-Pierre Morel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge. Cartographie d'une œuvre plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.169-182, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.ashol.2022.01.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parataxe chez Alexander Kluge: le cinéma par-delà le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Lysøe, V. Pauval (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Sohrab Shahid Saless’ Work: Contemporary Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azadeh Fatehrad (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReFocus: The Films of Sohrab Shahid Saless. Exile, Displacement and the Stateless Moving Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, 2020, 9781474456395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de l’essayisme dans l’œuvre de Paolo Gioli : l’image incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Camporesi, Philippe Dubois, Éline Grignard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Gioli : Impressions sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le réel : les documentaires de Jean Grémillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Calvet, Philippe Roger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Grémillon et les quatre éléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectiques du « style » cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavallotti, Federico Giordano &amp; Leonardo Quaresima (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema without Names</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canterbury Tale&amp;quot; [Emeric Pressburger, Michael Powell, 1944] &amp;quot;sans les noms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térésa Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavallotti, Simone Dotto &amp; Leonardo Quaresima (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema Without Names (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style cinématographique : marges et infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Chiron et Charles Guérin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infraction stylistique et ses usages rhétoriques de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un regard : &amp;quot;La Patrouille de montagne&amp;quot; et &amp;quot;La Terre des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Déniel et Marguerite Vappereau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artavadz Péléchian. Une Symphonie du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yellow Now, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai et le film-essai germanophones : deux traditions de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Bacqué, Cyril Neyrat, Clara Schulmann et Véronique Terrier Hermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux sérieux : cinéma et art contemporains transforment l'essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAMCO / HEAD, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signataires du Manifeste d’Oberhausen entre alignement et contestation (RFA, 1958-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Niemeyer et U. Pfeil (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der deutsche Film im Kalten Krieg / Cinema allemand et guerre froide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punto di (s)vista : Mauro Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuori norma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arte come artificio materiale : la finzione di Grzegorz Królikiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Rossin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grzegorz Królikiewicz : Un maestro del cinema polacco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beit, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impermanenza del cinema : &amp;quot;Exils&amp;quot; e &amp;quot;La parole perdue&amp;quot;, di Marc Scialom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mila Lazić e Silvia Tarquini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Scialom. Impasse du cinéma: esilio, memoria, utopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artdigiland, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosetta Saba, Julia Noordegraaf, Barbara Le Maître, Vinzenz Hediger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preserving and Exhibiting Media Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of the Artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosetta Saba, Julia Noordegraaf, Barbara Le Maître, Vinzenz Hediger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preserving and Exhibiting Media Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il crepuscolo della modernità : &amp;quot;Le gai savoir&amp;quot;, un film-laboratorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Turigliatto (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passion Godard: Il cinema (non) è il cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Castoro, 2011, 8880335677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernità di Joseph Losey : note sui movimenti di macchina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano De Giusti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Losey: senza re, senza patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Castoro, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il simulacro del quinto potere [Point of Order]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Rossin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile de Antonio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agenzia X, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Bargellini : l’image latente comme entre-image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dubois, Lúcia Ramos Monteiro, Alessandro Bordina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oui, c’est du cinéma : formes et espaces de l’image en mouvement / Yes, it’s cinema : Forms and Spaces of the Moving Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campanotto, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le farò da padre&amp;quot; [Alberto Lattuada]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Lattuada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mio Dio, come sono caduta in basso!&amp;quot; [Luigi Comencini]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luigi Comencini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions d’un Italien sur la corrida en France&amp;quot; [Marco Bellocchio]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marco Bellocchio. Il cinema e i flm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginzburg, Carlo (1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma [2ème édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma [2ème édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Amor&amp;quot; [&amp;quot;L'Amour&amp;quot;, Jean-Luc Godard, 1967]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gaia ciência&amp;quot; [&amp;quot;Le Gai savoir&amp;quot;, Jean-Luc Godard, 1968]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutas na Italia&amp;quot; [Luttes en Italie, Groupe Dziga Vertov, 1970]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollis Frampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adams Sitney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Deren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances de l’artifice : &amp;quot;Quand passent les cigognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances et limites de la métaphore: &amp;quot;Nostalgie de la lumière&amp;quot; de Patricio Guzmán (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image manquante&amp;quot; de Rithy Panh, un film-essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Praxis of Humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge. Política dos sentimentos / Politics of Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certains l'aiment chaud&amp;quot; : la mise en scène du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la bête meure&amp;quot; de Claude Chabrol (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man on the Moon&amp;quot; de Miloš Forman (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobibor, 14 octobre 1943, 16 heures&amp;quot; de Claude Lanzmann (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu'est-ce que le cinéma, monsieur Panahi ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Alexander Kluge, &amp;quot;Idéologies : des nouvelles de l'Antiquité&amp;quot;, Théâtre Typographique (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'École de Berlin : la lucidité des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique « Lycéens au cinéma » sur Barbara de Christian Petzold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezione &amp;quot;Klaus Wildenhahn: il cinema diretto come controstoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogo NodoDocFest (quinta edizione)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.Pages 40-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo sguardo rovesciato : Jean Rouch e l'Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Modernisme tardif en cinéma : hypercadrage, enfermement, dialectique négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris 3 Sorbonne Nouvelle, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04854812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854238v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.1074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siety" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jaudon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5079-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kerfa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mateus Mora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Moussaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kluge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.ashol.2022.01.0169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lab&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04854812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854238v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.1074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siety" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jaudon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5079-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kerfa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mateus Mora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Moussaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kluge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.ashol.2022.01.0169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lab&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04854812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>