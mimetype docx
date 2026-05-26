--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dario Marchiori </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Histoire des formes filmiques à l'Université Lumière Lyon 2 - Laboratoire Passages Arts&Littératures (XX-XXI) - Codirecteur de la collection &amp;quot;Le Vif du Sujet&amp;quot; aux Presses universitaires de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caméra analytique et l'économie des relations : le cas de &amp;quot;Cinemarxisme&amp;quot; (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024-2 (22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roth, un cinéma de l'éblouissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le film et les cinémas à la lisière : intersections, synergies, dialectiques / Introduction. Film and Cinema at fringe: intersections, synergies, dialectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface: L'homme comme prothèse médiatique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’Espace, l’espace-temps de l’Utopie : archéologie dialectique de la science-fiction dans l’œuvre d’Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceg.1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;spectateurs&amp;quot; de l'art contemporain : expériences d'écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Vidor, cinéaste essayiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, King Vidor, Odyssée des inconnus (152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conflagrations invisibles : À propos du cinéma de Lav Diaz, de Ciprì et Maresco et d’Amir Naderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godard, la matière, l’écran et le mot (d’esprit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Idioties (40)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma direct : du sujet retrouvé à l’invention du subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Un cinéma du subjectif (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop près, trop loin : Werner Schroeter, une politique de l’exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Passages et ruptures (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Form as Film History : An Introduction to Ernie Gehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma &amp; Cie Film and Media Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une certaine lueur dans les yeux: le reflet cornéen comme débordement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Figure(s) de l'oeil au cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diálogos: entre cine y literatura: Don Giovanni/Don Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario "Carmelo Bene contra la representación: páginas, escenarios, imágenes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultat de Filologia i Comunicació de la Universitat de Barcelona, Istituto Italiano di Cultura di Barcellona, Filmoteca de Catalunya, Mar 2023, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une notion qui déborde. Les débordements au cinéma, les débordements du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le débordement en art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe Intermédialités du laboratoire "Passages (Arts&amp;Littératures) XX-XXI", Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard-caméra et cinéma moderne: le paroxysme réflexif de &amp;quot;Gloria mundi&amp;quot; (1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nico Papatakis, une politique de la fiction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les histoires du cinéma: Kristin Thompson et David Bordwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Penser les histoires du cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massimo Olivero (org.), May 2022, Paris I, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liquidité des images. À propos de quelques rencontres entre le cinéma et la danse en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Danser l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéaste comme chiffonnier: le remploi de rebuts par le cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchets et rebuts dans l'art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et Histoire chez Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caméra analytique et l'économie des relations: &amp;quot;Cinémarxisme&amp;quot; (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoir Béla Tarr: généalogies, influences, résonances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Historiographie critique du cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Zone de ruptures: cinéma expérimental et écriture de l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Amiens / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor W. Adorno et Mauricio Kagel: vers un cinéma informel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Théorie critique du film. Technique - Fantasmagorie - Politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique critique d'Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Liberté(s) confinée(s): histoire et actualité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies modernistes du cinéma: le cadre, la grille, le cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Formes géométriques en fiction: damiers, grilles et cubes, du cinéma à la théorie de l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'aséance: les &amp;quot;scénarios&amp;quot; de films expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L'Aséance, ou le site du film expérimental"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la page et l'écran: les idées de cinéma dans les textes et dans les films du cinéma marginal (Julio Bressane, Rogério Sganzerla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le cinéma marginal brésilien: histoire et héritages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux Pôles de l'exotisme? Formes et enjeux de la représentation cinématographique des Pôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Exotisme en champ-contrechamp"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nestler, ou l'arpentage critique: une étude du film &amp;quot;Ödenwaldstetten&amp;quot; (1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Cinéastes arpenteurs: qu'est-ce qu'un territoire cinématographique?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie expérimentale du cinéma polonais: enjeux politiques et formels (1955-1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Régimes d'historicité dans le cinéma des années 1960 à nos jours: crises de temps, traces, (re)construction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cinéma post-structurel? Au cœur de l'historicité du cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Claudine Eizykman. Faire penser le cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Hamburger Filmmacher Cooperative&amp;quot;: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Hamburger Filmmacher Cooperative (1968-1972)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et les formes du scénario dans le cinéma d'avant-garde et expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Où est donc passé le scénariste?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure et le fond au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térésa Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vancheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 303 p., 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5079-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière et les arts. Esthétiques de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De L'incidence, 204 p., A paraître, 9782918193807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Geste documentaire des réalisatrices. Amérique latine-Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kerfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Mateus Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orbis Tertius, 2023, 9782367832722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières esthétiques et culturelles au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2 (12), https://classiques-garnier.com/ecrans-2019-2-n-12-lisieres-esthetiques-et-culturelles-au-cinema-en.html, 2019, Ecrans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Utopie des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7297-0877-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kino der Zusammenhänge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deffarge &amp; Troeller: No Pictures to Dream of</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scheidegger &amp; Spiess, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, limites et réinventions du documentaire dans l’œuvre cinématographique d’Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Asholt, Vincent Pauval et Jean-Pierre Morel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge. Cartographie d'une œuvre plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.169-182, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.ashol.2022.01.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parataxe chez Alexander Kluge: le cinéma par-delà le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Lysøe, V. Pauval (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Sohrab Shahid Saless’ Work: Contemporary Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azadeh Fatehrad (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReFocus: The Films of Sohrab Shahid Saless. Exile, Displacement and the Stateless Moving Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, 2020, 9781474456395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de l’essayisme dans l’œuvre de Paolo Gioli : l’image incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Camporesi, Philippe Dubois, Éline Grignard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Gioli : Impressions sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le réel : les documentaires de Jean Grémillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Calvet, Philippe Roger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Grémillon et les quatre éléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectiques du « style » cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavallotti, Federico Giordano &amp; Leonardo Quaresima (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema without Names</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canterbury Tale&amp;quot; [Emeric Pressburger, Michael Powell, 1944] &amp;quot;sans les noms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térésa Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavallotti, Simone Dotto &amp; Leonardo Quaresima (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema Without Names (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style cinématographique : marges et infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Chiron et Charles Guérin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infraction stylistique et ses usages rhétoriques de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un regard : &amp;quot;La Patrouille de montagne&amp;quot; et &amp;quot;La Terre des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Déniel et Marguerite Vappereau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artavadz Péléchian. Une Symphonie du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yellow Now, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai et le film-essai germanophones : deux traditions de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Bacqué, Cyril Neyrat, Clara Schulmann et Véronique Terrier Hermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux sérieux : cinéma et art contemporains transforment l'essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAMCO / HEAD, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signataires du Manifeste d’Oberhausen entre alignement et contestation (RFA, 1958-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Niemeyer et U. Pfeil (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der deutsche Film im Kalten Krieg / Cinema allemand et guerre froide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punto di (s)vista : Mauro Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuori norma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arte come artificio materiale : la finzione di Grzegorz Królikiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Rossin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grzegorz Królikiewicz : Un maestro del cinema polacco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beit, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impermanenza del cinema : &amp;quot;Exils&amp;quot; e &amp;quot;La parole perdue&amp;quot;, di Marc Scialom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mila Lazić e Silvia Tarquini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Scialom. Impasse du cinéma: esilio, memoria, utopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artdigiland, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosetta Saba, Julia Noordegraaf, Barbara Le Maître, Vinzenz Hediger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preserving and Exhibiting Media Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of the Artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosetta Saba, Julia Noordegraaf, Barbara Le Maître, Vinzenz Hediger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preserving and Exhibiting Media Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il crepuscolo della modernità : &amp;quot;Le gai savoir&amp;quot;, un film-laboratorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Turigliatto (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passion Godard: Il cinema (non) è il cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Castoro, 2011, 8880335677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernità di Joseph Losey : note sui movimenti di macchina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano De Giusti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Losey: senza re, senza patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Castoro, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il simulacro del quinto potere [Point of Order]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Rossin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile de Antonio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agenzia X, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Bargellini : l’image latente comme entre-image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dubois, Lúcia Ramos Monteiro, Alessandro Bordina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oui, c’est du cinéma : formes et espaces de l’image en mouvement / Yes, it’s cinema : Forms and Spaces of the Moving Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campanotto, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le farò da padre&amp;quot; [Alberto Lattuada]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Lattuada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mio Dio, come sono caduta in basso!&amp;quot; [Luigi Comencini]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luigi Comencini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions d’un Italien sur la corrida en France&amp;quot; [Marco Bellocchio]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marco Bellocchio. Il cinema e i flm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginzburg, Carlo (1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma [2ème édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma [2ème édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Amor&amp;quot; [&amp;quot;L'Amour&amp;quot;, Jean-Luc Godard, 1967]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gaia ciência&amp;quot; [&amp;quot;Le Gai savoir&amp;quot;, Jean-Luc Godard, 1968]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutas na Italia&amp;quot; [Luttes en Italie, Groupe Dziga Vertov, 1970]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollis Frampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adams Sitney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Deren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances de l’artifice : &amp;quot;Quand passent les cigognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances et limites de la métaphore: &amp;quot;Nostalgie de la lumière&amp;quot; de Patricio Guzmán (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image manquante&amp;quot; de Rithy Panh, un film-essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Praxis of Humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge. Política dos sentimentos / Politics of Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certains l'aiment chaud&amp;quot; : la mise en scène du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la bête meure&amp;quot; de Claude Chabrol (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man on the Moon&amp;quot; de Miloš Forman (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobibor, 14 octobre 1943, 16 heures&amp;quot; de Claude Lanzmann (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu'est-ce que le cinéma, monsieur Panahi ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Alexander Kluge, &amp;quot;Idéologies : des nouvelles de l'Antiquité&amp;quot;, Théâtre Typographique (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'École de Berlin : la lucidité des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique « Lycéens au cinéma » sur Barbara de Christian Petzold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezione &amp;quot;Klaus Wildenhahn: il cinema diretto come controstoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogo NodoDocFest (quinta edizione)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.Pages 40-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo sguardo rovesciato : Jean Rouch e l'Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Modernisme tardif en cinéma : hypercadrage, enfermement, dialectique négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris 3 Sorbonne Nouvelle, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04854812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dario Marchiori </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Histoire des formes filmiques à l'Université Lumière Lyon 2 - Laboratoire Passages Arts&Littératures (XX-XXI) - Codirecteur de la collection &amp;quot;Le Vif du Sujet&amp;quot; aux Presses universitaires de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caméra analytique et l'économie des relations : le cas de &amp;quot;Cinemarxisme&amp;quot; (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024-2 (22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roth, un cinéma de l'éblouissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrelacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le film et les cinémas à la lisière : intersections, synergies, dialectiques / Introduction. Film and Cinema at fringe: intersections, synergies, dialectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’Espace, l’espace-temps de l’Utopie : archéologie dialectique de la science-fiction dans l’œuvre d’Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceg.1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface: L'homme comme prothèse médiatique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;spectateurs&amp;quot; de l'art contemporain : expériences d'écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Vidor, cinéaste essayiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, King Vidor, Odyssée des inconnus (152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conflagrations invisibles : À propos du cinéma de Lav Diaz, de Ciprì et Maresco et d’Amir Naderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma direct : du sujet retrouvé à l’invention du subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Un cinéma du subjectif (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godard, la matière, l’écran et le mot (d’esprit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Idioties (40)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop près, trop loin : Werner Schroeter, une politique de l’exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Passages et ruptures (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film Form as Film History : An Introduction to Ernie Gehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma &amp; Cie Film and Media Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une certaine lueur dans les yeux: le reflet cornéen comme débordement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Figure(s) de l'oeil au cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une notion qui déborde. Les débordements au cinéma, les débordements du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le débordement en art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe Intermédialités du laboratoire "Passages (Arts&amp;Littératures) XX-XXI", Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard-caméra et cinéma moderne: le paroxysme réflexif de &amp;quot;Gloria mundi&amp;quot; (1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nico Papatakis, une politique de la fiction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diálogos: entre cine y literatura: Don Giovanni/Don Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario "Carmelo Bene contra la representación: páginas, escenarios, imágenes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultat de Filologia i Comunicació de la Universitat de Barcelona, Istituto Italiano di Cultura di Barcellona, Filmoteca de Catalunya, Mar 2023, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liquidité des images. À propos de quelques rencontres entre le cinéma et la danse en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Danser l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les histoires du cinéma: Kristin Thompson et David Bordwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Penser les histoires du cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massimo Olivero (org.), May 2022, Paris I, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéaste comme chiffonnier: le remploi de rebuts par le cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchets et rebuts dans l'art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et Histoire chez Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caméra analytique et l'économie des relations: &amp;quot;Cinémarxisme&amp;quot; (1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoir Béla Tarr: généalogies, influences, résonances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Historiographie critique du cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Zone de ruptures: cinéma expérimental et écriture de l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Amiens / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor W. Adorno et Mauricio Kagel: vers un cinéma informel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Théorie critique du film. Technique - Fantasmagorie - Politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique critique d'Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Liberté(s) confinée(s): histoire et actualité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'aséance: les &amp;quot;scénarios&amp;quot; de films expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L'Aséance, ou le site du film expérimental"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la page et l'écran: les idées de cinéma dans les textes et dans les films du cinéma marginal (Julio Bressane, Rogério Sganzerla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le cinéma marginal brésilien: histoire et héritages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux Pôles de l'exotisme? Formes et enjeux de la représentation cinématographique des Pôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Exotisme en champ-contrechamp"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nestler, ou l'arpentage critique: une étude du film &amp;quot;Ödenwaldstetten&amp;quot; (1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Cinéastes arpenteurs: qu'est-ce qu'un territoire cinématographique?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie expérimentale du cinéma polonais: enjeux politiques et formels (1955-1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Régimes d'historicité dans le cinéma des années 1960 à nos jours: crises de temps, traces, (re)construction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cinéma post-structurel? Au cœur de l'historicité du cinéma expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Claudine Eizykman. Faire penser le cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies modernistes du cinéma: le cadre, la grille, le cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Formes géométriques en fiction: damiers, grilles et cubes, du cinéma à la théorie de l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Hamburger Filmmacher Cooperative&amp;quot;: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Hamburger Filmmacher Cooperative (1968-1972)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et les formes du scénario dans le cinéma d'avant-garde et expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Où est donc passé le scénariste?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure et le fond au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térésa Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vancheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 303 p., 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5079-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière et les arts. Esthétiques de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De L'incidence, 204 p., A paraître, 9782918193807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Geste documentaire des réalisatrices. Amérique latine-Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kerfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Mateus Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orbis Tertius, 2023, 9782367832722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières esthétiques et culturelles au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2 (12), https://classiques-garnier.com/ecrans-2019-2-n-12-lisieres-esthetiques-et-culturelles-au-cinema-en.html, 2019, Ecrans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Utopie des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7297-0877-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kino der Zusammenhänge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deffarge &amp; Troeller: No Pictures to Dream of</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scheidegger &amp; Spiess, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, limites et réinventions du documentaire dans l’œuvre cinématographique d’Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Asholt, Vincent Pauval et Jean-Pierre Morel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge. Cartographie d'une œuvre plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.169-182, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.ashol.2022.01.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parataxe chez Alexander Kluge: le cinéma par-delà le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Lysøe, V. Pauval (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Sohrab Shahid Saless’ Work: Contemporary Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azadeh Fatehrad (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReFocus: The Films of Sohrab Shahid Saless. Exile, Displacement and the Stateless Moving Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, 2020, 9781474456395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de l’essayisme dans l’œuvre de Paolo Gioli : l’image incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Camporesi, Philippe Dubois, Éline Grignard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Gioli : Impressions sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le réel : les documentaires de Jean Grémillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Calvet, Philippe Roger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Grémillon et les quatre éléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style cinématographique : marges et infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Chiron et Charles Guérin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infraction stylistique et ses usages rhétoriques de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un regard : &amp;quot;La Patrouille de montagne&amp;quot; et &amp;quot;La Terre des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Déniel et Marguerite Vappereau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artavadz Péléchian. Une Symphonie du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yellow Now, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canterbury Tale&amp;quot; [Emeric Pressburger, Michael Powell, 1944] &amp;quot;sans les noms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térésa Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavallotti, Simone Dotto &amp; Leonardo Quaresima (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema Without Names (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectiques du « style » cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavallotti, Federico Giordano &amp; Leonardo Quaresima (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema without Names</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai et le film-essai germanophones : deux traditions de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Bacqué, Cyril Neyrat, Clara Schulmann et Véronique Terrier Hermann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux sérieux : cinéma et art contemporains transforment l'essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAMCO / HEAD, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signataires du Manifeste d’Oberhausen entre alignement et contestation (RFA, 1958-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Niemeyer et U. Pfeil (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der deutsche Film im Kalten Krieg / Cinema allemand et guerre froide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punto di (s)vista : Mauro Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuori norma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impermanenza del cinema : &amp;quot;Exils&amp;quot; e &amp;quot;La parole perdue&amp;quot;, di Marc Scialom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mila Lazić e Silvia Tarquini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Scialom. Impasse du cinéma: esilio, memoria, utopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artdigiland, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosetta Saba, Julia Noordegraaf, Barbara Le Maître, Vinzenz Hediger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preserving and Exhibiting Media Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of the Artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosetta Saba, Julia Noordegraaf, Barbara Le Maître, Vinzenz Hediger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preserving and Exhibiting Media Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arte come artificio materiale : la finzione di Grzegorz Królikiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Rossin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grzegorz Królikiewicz : Un maestro del cinema polacco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beit, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il crepuscolo della modernità : &amp;quot;Le gai savoir&amp;quot;, un film-laboratorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Turigliatto (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passion Godard: Il cinema (non) è il cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Castoro, 2011, 8880335677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernità di Joseph Losey : note sui movimenti di macchina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano De Giusti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Losey: senza re, senza patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Castoro, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il simulacro del quinto potere [Point of Order]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Rossin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile de Antonio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agenzia X, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Bargellini : l’image latente comme entre-image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dubois, Lúcia Ramos Monteiro, Alessandro Bordina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oui, c’est du cinéma : formes et espaces de l’image en mouvement / Yes, it’s cinema : Forms and Spaces of the Moving Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campanotto, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le farò da padre&amp;quot; [Alberto Lattuada]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Lattuada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mio Dio, come sono caduta in basso!&amp;quot; [Luigi Comencini]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luigi Comencini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions d’un Italien sur la corrida en France&amp;quot; [Marco Bellocchio]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriano Aprà (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marco Bellocchio. Il cinema e i flm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginzburg, Carlo (1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma [2ème édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma [2ème édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutas na Italia&amp;quot; [Luttes en Italie, Groupe Dziga Vertov, 1970]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gaia ciência&amp;quot; [&amp;quot;Le Gai savoir&amp;quot;, Jean-Luc Godard, 1968]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Amor&amp;quot; [&amp;quot;L'Amour&amp;quot;, Jean-Luc Godard, 1967]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard inteiro ou o mundo em pedaços</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollis Frampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adams Sitney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Deren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances de l’artifice : &amp;quot;Quand passent les cigognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances et limites de la métaphore: &amp;quot;Nostalgie de la lumière&amp;quot; de Patricio Guzmán (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image manquante&amp;quot; de Rithy Panh, un film-essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Praxis of Humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander Kluge. Política dos sentimentos / Politics of Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certains l'aiment chaud&amp;quot; : la mise en scène du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la bête meure&amp;quot; de Claude Chabrol (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man on the Moon&amp;quot; de Miloš Forman (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobibor, 14 octobre 1943, 16 heures&amp;quot; de Claude Lanzmann (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu'est-ce que le cinéma, monsieur Panahi ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Labé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Alexander Kluge, &amp;quot;Idéologies : des nouvelles de l'Antiquité&amp;quot;, Théâtre Typographique (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'École de Berlin : la lucidité des sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier pédagogique « Lycéens au cinéma » sur Barbara de Christian Petzold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezione &amp;quot;Klaus Wildenhahn: il cinema diretto come controstoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogo NodoDocFest (quinta edizione)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.Pages 40-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo sguardo rovesciato : Jean Rouch e l'Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Modernisme tardif en cinéma : hypercadrage, enfermement, dialectique négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris 3 Sorbonne Nouvelle, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04854812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854238v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.1074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siety" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jaudon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5079-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kerfa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mateus Mora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Moussaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kluge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.ashol.2022.01.0169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lab&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04854812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854238v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.1074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854693v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siety" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jaudon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5079-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kerfa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Mateus Mora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Moussaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kluge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.ashol.2022.01.0169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lab&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04854812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>