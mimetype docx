--- v0 (2026-03-03)
+++ v1 (2026-04-09)
@@ -228,681 +228,681 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural field equations with time-periodic external inputs and some applications to visual processing</w:t>
+                <w:t xml:space="preserve">A neural model for V1 that incorporates dendritic nonlinearities and back-propagating action potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Virginia Bolelli</w:t>
+                <w:t xml:space="preserve">Ilias Rentzeperis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bertalmío</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-025-01257-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (43), pp.e1975242025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1975-24.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661703v1</w:t>
+                <w:t xml:space="preserve">hal-04745978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity estimation via distributed measurements in an orientation sensitive neural fields model of the visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Malik Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, pp.737-767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00498-025-00416-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural model for V1 that incorporates dendritic nonlinearities and back-propagating action potentials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilias Rentzeperis</w:t>
+                <w:t xml:space="preserve">Neural field equations with time-periodic external inputs and some applications to visual processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Virginia Bolelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Bertalmío</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (43), pp.e1975242025. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1975-24.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-025-01257-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745978v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weyl’s law for singular Riemannian manifolds</w:t>
+                <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 181, pp.113-151. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.2138-2178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1616686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902740v5</w:t>
+                <w:t xml:space="preserve">hal-04283964v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility via neural fields of visual illusions induced by localized stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdsb.2024135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+                <w:t xml:space="preserve">Weyl’s law for singular Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (3), pp.2138-2178. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.113-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1616686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283964v3</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902740v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond $\ell$1 sparse coding in V1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Rentzeperis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -969,187 +969,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-inspired geometric model for sound reconstruction</w:t>
+                <w:t xml:space="preserve">A cortical-inspired sub-Riemannian model for Poggendorff-type visual illusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Boscain</w:t>
+                <w:t xml:space="preserve">Emre Baspinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13408-020-00099-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7030041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531537v2</w:t>
+                <w:t xml:space="preserve">hal-03126841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Exponential Decay Rate for Degenerate Gradient flows subject to persistent excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1190,551 +1190,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cortical-inspired sub-Riemannian model for Poggendorff-type visual illusions</w:t>
+                <w:t xml:space="preserve">A bio-inspired geometric model for sound reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emre Baspinar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Calatroni</w:t>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Franceschi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Prandi</w:t>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jimaging7030041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13408-020-00099-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126841v1</w:t>
+                <w:t xml:space="preserve">hal-02531537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical-inspired Wilson-Cowan-type equations for orientation-dependent contrast perception modelling</w:t>
+                <w:t xml:space="preserve">Point interactions for 3D sub-Laplacians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Bertalmio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Riccardo Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00960-x⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316989v1</w:t>
+                <w:t xml:space="preserve">hal-02020844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy-type inequalities for the Carnot-Carathéodory distance in the Heisenberg group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.2455-2480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12220-020-00360-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point interactions for 3D sub-Laplacians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical-inspired Wilson-Cowan-type equations for orientation-dependent contrast perception modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bertalmio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Adami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentina Franceschi</w:t>
+                <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00960-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020844v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual illusions via neural dynamics: Wilson-Cowan-type models and the efficient representation principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bertalmio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gomez-Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1779,291 +1779,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02199928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Essential Self-Adjointness of Singular Sub-Laplacians</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sub-Riemannian Santaló formula with applications to isoperimetric inequalities and first Dirichlet eigenvalue of hypoelliptic operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11118-018-09760-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (2), pp.339-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/jdg/1549422105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981861v1</w:t>
+                <w:t xml:space="preserve">hal-01221668v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sub-Riemannian Santaló formula with applications to isoperimetric inequalities and first Dirichlet eigenvalue of hypoelliptic operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Essential Self-Adjointness of Singular Sub-Laplacians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111 (2), pp.339-379. </w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.89-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/jdg/1549422105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11118-018-09760-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221668v3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement on non-complete Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Seri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (4), pp.1221-1280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2097,51 +2097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly corrupted image inpainting through hypoelliptic diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Chertovskih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,304 +2221,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-adjoint extensions and stochastic completeness of the Laplace–Beltrami operator on conic and anticonic surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ugo Boscain</w:t>
+                <w:t xml:space="preserve">Fourier Descriptors Based on the Structure of the Human Primary Visual Cortex with Applications to Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincente Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-016-0669-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848792v1</w:t>
+                <w:t xml:space="preserve">hal-01383846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier Descriptors Based on the Structure of the Human Primary Visual Cortex with Applications to Object Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Bohi</w:t>
+                <w:t xml:space="preserve">Self-adjoint extensions and stochastic completeness of the Laplace–Beltrami operator on conic and anticonic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260 (4), pp.3234-3269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-016-0669-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383846v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis and the Aharonov-Bohm effect on certain almost-Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (1), pp.32-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2753,90 +2753,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of saturated networked systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Malik Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IEEE Conf. on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.4208-4213, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2870,77 +2870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous observer for a low-dimensional neural fields model of cortical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Malik Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2987,77 +2987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical origins of MacKay-type visual illusions: A case for the non-linearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.476-481, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3091,77 +3091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing Sensory Induced Hallucinations via Neural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3208,90 +3208,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An auditory cortex model for sound processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rand Asswad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSI 2021: Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,90 +3325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-inspired geometric model for sound reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3433,51 +3433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the decay rate for degenerate gradient flows subject to persistent excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,90 +3537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cortical-inspired model for orientation-dependent contrast perception: a link with Wilson-Cowan equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bertalmío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3667,51 +3667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical-inspired image reconstruction via sub-Riemannian geometry and hypoelliptic diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Chertovskih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image inpainting via a control-theoretical model of human vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing in the semidiscrete group of rototranslations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3996,51 +3996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Reconstruction Via Non-Isotropic Diffusion in Dubins/Reed-Shepp- Like Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,77 +4366,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MacKay-Type Visual Illusions via Neural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nielsen, F.; Barbaresco, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information. GSI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14072, Springer Nature Switzerland, pp.501-508, 2023, Lecture Notes in Computer Science, </w:t>
@@ -4468,765 +4468,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications</w:t>
+                <w:t xml:space="preserve">Almost-Periodic Interpolation and Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.89-101, 2018, SpringerBriefs in Mathematics, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.43-52, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492537v1</w:t>
+                <w:t xml:space="preserve">hal-04492528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Lifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-12, 2018, SpringerBriefs in Mathematics, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.35-42, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492513v1</w:t>
+                <w:t xml:space="preserve">hal-04492531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminaries</w:t>
+                <w:t xml:space="preserve">Pattern Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.13-34, 2018, SpringerBriefs in Mathematics, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.53-76, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492519v1</w:t>
+                <w:t xml:space="preserve">hal-04489517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifts</w:t>
+                <w:t xml:space="preserve">Image Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.35-42, 2018, SpringerBriefs in Mathematics, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.77-87, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492531v1</w:t>
+                <w:t xml:space="preserve">hal-04492506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost-Periodic Interpolation and Approximation</w:t>
+                <w:t xml:space="preserve">Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.43-52, 2018, SpringerBriefs in Mathematics, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.89-101, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492528v1</w:t>
+                <w:t xml:space="preserve">hal-04492537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Recognition</w:t>
+                <w:t xml:space="preserve">Preliminaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.53-76, 2018, SpringerBriefs in Mathematics, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.13-34, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489517v1</w:t>
+                <w:t xml:space="preserve">hal-04492519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Reconstruction</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.77-87, 2018, SpringerBriefs in Mathematics, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-12, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492506v1</w:t>
+                <w:t xml:space="preserve">hal-04492513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution to the mystery of the sub-harmonic series via a linear model of the cochlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5238,435 +5238,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schrödinger evolution on surfaces in 3D contact sub-Riemannian manifolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ugo Boscain</w:t>
+                <w:t xml:space="preserve">Unweighted Hardy Inequalities on the Heisenberg Group and in Step-Two Carnot Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo d'Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957022v1</w:t>
+                <w:t xml:space="preserve">hal-05536444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics of motion planning complexity for control-affine systems</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Schrödinger evolution on surfaces in 3D contact sub-Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Tessarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Motta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05375042v2</w:t>
+                <w:t xml:space="preserve">hal-04957022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral properties of magnetic fields on sub-Riemannian contact manifolds</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymptotics of motion planning complexity for control-affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05429175v2</w:t>
+                <w:t xml:space="preserve">hal-05375042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+                <w:t xml:space="preserve">Spectral properties of magnetic fields on sub-Riemannian contact manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661725v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Generalized Fourier-Bessel operator and almost-periodic interpolation and approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5676,100 +5777,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and analysis of control-affine systems: motion planning, heat and Schrödinger evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Ecole Polytechnique X, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00878567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5779,118 +5880,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prandi - Weyl law for singular Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Debergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01978277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5958,51 +6059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2F18F9F"/>
+    <w:nsid w:val="3F231A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6189,51 +6290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dario-prandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8156-5526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178639834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661703v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Bolelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01257-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Malik Annabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00416-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rentzeperis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1975-24.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401903v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283964v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616686" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531537v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-020-00099-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1343427" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Baspinar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Franceschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalmio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franceschiello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00960-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-020-00360-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Adami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.10.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez-Villa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00488.2019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-018-09760-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221668v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Seri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1549422105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362030v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139521v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chertovskih" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Remizov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0810-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.10.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0669-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1095766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817300v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04843294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886255" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03894606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Asswad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201864037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icca.2018.8444289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_52" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287347v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tessarolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375042v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Motta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429175v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00878567v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01978277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debergue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dario-prandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8156-5526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178639834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rentzeperis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1975-24.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Malik Annabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00416-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Bolelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01257-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283964v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401903v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Baspinar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Franceschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1343427" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531537v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-020-00099-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Adami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.10.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-020-00360-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalmio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franceschiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00960-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez-Villa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00488.2019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221668v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Seri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1549422105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-018-09760-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362030v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139521v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chertovskih" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Remizov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0810-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0669-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.10.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1095766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817300v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04843294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886255" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03894606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Asswad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201864037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icca.2018.8444289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_52" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287347v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536444v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo d'Arca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fanelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tessarolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375042v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Motta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429175v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00878567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01978277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>