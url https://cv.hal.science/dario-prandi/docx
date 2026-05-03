--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -644,235 +644,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283964v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility via neural fields of visual illusions induced by localized stimuli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+                <w:t xml:space="preserve">Weyl’s law for singular Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2024135⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.113-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401903v2</w:t>
+                <w:t xml:space="preserve">hal-01902740v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weyl’s law for singular Riemannian manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducibility via neural fields of visual illusions induced by localized stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 181, pp.113-151. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2024135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902740v5</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond $\ell$1 sparse coding in V1</w:t>
               </w:r>
@@ -969,421 +969,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cortical-inspired sub-Riemannian model for Poggendorff-type visual illusions</w:t>
+                <w:t xml:space="preserve">Worst Exponential Decay Rate for Degenerate Gradient flows subject to persistent excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emre Baspinar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentina Franceschi</w:t>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging7030041⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.3040-3067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1343427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126841v1</w:t>
+                <w:t xml:space="preserve">hal-02792435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Exponential Decay Rate for Degenerate Gradient flows subject to persistent excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bio-inspired geometric model for sound reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Mason</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dario Prandi</w:t>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (4), pp.3040-3067. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1343427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13408-020-00099-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792435v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-inspired geometric model for sound reconstruction</w:t>
+                <w:t xml:space="preserve">A cortical-inspired sub-Riemannian model for Poggendorff-type visual illusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Boscain</w:t>
+                <w:t xml:space="preserve">Emre Baspinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13408-020-00099-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7030041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531537v2</w:t>
+                <w:t xml:space="preserve">hal-03126841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point interactions for 3D sub-Laplacians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1424,317 +1424,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy-type inequalities for the Carnot-Carathéodory distance in the Heisenberg group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cortical-inspired Wilson-Cowan-type equations for orientation-dependent contrast perception modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bertalmio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12220-020-00360-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00960-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075914v1</w:t>
+                <w:t xml:space="preserve">hal-02316989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical-inspired Wilson-Cowan-type equations for orientation-dependent contrast perception modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Hardy-type inequalities for the Carnot-Carathéodory distance in the Heisenberg group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.2455-2480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00960-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12220-020-00360-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316989v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual illusions via neural dynamics: Wilson-Cowan-type models and the efficient representation principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bertalmio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gomez-Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1798,51 +1798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-Riemannian Santaló formula with applications to isoperimetric inequalities and first Dirichlet eigenvalue of hypoelliptic operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1889,77 +1889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Essential Self-Adjointness of Singular Sub-Laplacians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potential Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53, pp.89-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2019,51 +2019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Seri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (4), pp.1221-1280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2097,51 +2097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly corrupted image inpainting through hypoelliptic diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Chertovskih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,51 +2357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adjoint extensions and stochastic completeness of the Laplace–Beltrami operator on conic and anticonic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2448,51 +2448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis and the Aharonov-Bohm effect on certain almost-Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3208,64 +3208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An auditory cortex model for sound processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rand Asswad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,90 +3325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-inspired geometric model for sound reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3446,51 +3446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the decay rate for degenerate gradient flows subject to persistent excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3563,64 +3563,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bertalmío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3667,51 +3667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical-inspired image reconstruction via sub-Riemannian geometry and hypoelliptic diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Chertovskih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image inpainting via a control-theoretical model of human vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing in the semidiscrete group of rototranslations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3996,51 +3996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Reconstruction Via Non-Isotropic Diffusion in Dubins/Reed-Shepp- Like Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5143,90 +5143,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution to the mystery of the sub-harmonic series via a linear model of the cochlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5270,51 +5270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo d'Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5358,51 +5358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schrödinger evolution on surfaces in 3D contact sub-Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F231A4A"/>
+    <w:nsid w:val="D5C052FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6290,51 +6290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dario-prandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8156-5526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178639834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rentzeperis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1975-24.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Malik Annabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00416-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Bolelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01257-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283964v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401903v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Baspinar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Franceschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1343427" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531537v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-020-00099-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Adami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.10.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-020-00360-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalmio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franceschiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00960-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez-Villa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00488.2019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221668v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Seri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1549422105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-018-09760-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362030v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139521v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chertovskih" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Remizov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0810-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0669-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.10.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1095766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817300v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04843294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886255" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03894606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Asswad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201864037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icca.2018.8444289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_52" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287347v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536444v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo d'Arca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fanelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tessarolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375042v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Motta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429175v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00878567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01978277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dario-prandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8156-5526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178639834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rentzeperis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1975-24.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Malik Annabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00416-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Bolelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01257-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283964v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401903v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1343427" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531537v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-020-00099-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Baspinar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Franceschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Adami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.10.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalmio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franceschiello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00960-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-020-00360-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez-Villa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00488.2019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221668v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Seri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1549422105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-018-09760-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362030v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139521v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chertovskih" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Remizov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0810-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0669-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.10.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1095766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817300v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04843294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886255" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03894606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Asswad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201864037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icca.2018.8444289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_52" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287347v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536444v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo d'Arca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fanelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tessarolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375042v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Motta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429175v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00878567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01978277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>