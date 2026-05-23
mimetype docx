--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">178639834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=22p8Wc4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -220,2516 +241,2516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural model for V1 that incorporates dendritic nonlinearities and back-propagating action potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Rentzeperis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bertalmío</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (43), pp.e1975242025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1975-24.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity estimation via distributed measurements in an orientation sensitive neural fields model of the visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Malik Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, pp.737-767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00498-025-00416-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural field equations with time-periodic external inputs and some applications to visual processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virginia Bolelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 67, pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-025-01257-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (3), pp.2138-2178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/23M1616686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283964v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weyl’s law for singular Riemannian manifolds</w:t>
+                <w:t xml:space="preserve">Reproducibility via neural fields of visual illusions induced by localized stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 181, pp.113-151. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2024135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902740v5</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility via neural fields of visual illusions induced by localized stimuli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Weyl’s law for singular Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2024135⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.113-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401903v2</w:t>
+                <w:t xml:space="preserve">hal-01902740v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond $\ell$1 sparse coding in V1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Rentzeperis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (9), pp.e1011459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Exponential Decay Rate for Degenerate Gradient flows subject to persistent excitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A cortical-inspired sub-Riemannian model for Poggendorff-type visual illusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Baspinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1343427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7030041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792435v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-inspired geometric model for sound reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Worst Exponential Decay Rate for Degenerate Gradient flows subject to persistent excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13408-020-00099-4⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.3040-3067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1343427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531537v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cortical-inspired sub-Riemannian model for Poggendorff-type visual illusions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bio-inspired geometric model for sound reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Franceschi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging7030041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13408-020-00099-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126841v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point interactions for 3D sub-Laplacians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical-inspired Wilson-Cowan-type equations for orientation-dependent contrast perception modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Hardy-type inequalities for the Carnot-Carathéodory distance in the Heisenberg group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00960-x⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.2455-2480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12220-020-00360-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316989v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy-type inequalities for the Carnot-Carathéodory distance in the Heisenberg group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cortical-inspired Wilson-Cowan-type equations for orientation-dependent contrast perception modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bertalmio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12220-020-00360-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00960-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075914v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual illusions via neural dynamics: Wilson-Cowan-type models and the efficient representation principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bertalmio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Calatroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gomez-Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 123 (5), pp.1606-1618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00488.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02199928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-Riemannian Santaló formula with applications to isoperimetric inequalities and first Dirichlet eigenvalue of hypoelliptic operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111 (2), pp.339-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/jdg/1549422105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221668v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Essential Self-Adjointness of Singular Sub-Laplacians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potential Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53, pp.89-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11118-018-09760-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement on non-complete Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Seri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (4), pp.1221-1280. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JST/226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly corrupted image inpainting through hypoelliptic diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Chertovskih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Remizov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-018-0810-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Descriptors Based on the Structure of the Human Primary Visual Cortex with Applications to Object Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincente Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-016-0669-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adjoint extensions and stochastic completeness of the Laplace–Beltrami operator on conic and anticonic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 260 (4), pp.3234-3269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis and the Aharonov-Bohm effect on certain almost-Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (1), pp.32-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2015.1095766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of control-affine motion planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (2), pp.816-844. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/130950793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hölder equivalence of the value function for control-affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (4), pp.1224 - 1248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2014014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2739,1380 +2760,1380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of saturated networked systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Malik Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IEEE Conf. on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.4208-4213, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous observer for a low-dimensional neural fields model of cortical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Malik Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical origins of MacKay-type visual illusions: A case for the non-linearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.476-481, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing Sensory Induced Hallucinations via Neural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An auditory cortex model for sound processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rand Asswad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSI 2021: Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-80209-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-inspired geometric model for sound reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the decay rate for degenerate gradient flows subject to persistent excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.1709-1714, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cortical-inspired model for orientation-dependent contrast perception: a link with Wilson-Cowan equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bertalmío</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franceschiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSVM 2019: Scale Space and Variational Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22368-7_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical-inspired image reconstruction via sub-Riemannian geometry and hypoelliptic diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Chertovskih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Remizov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2017 - 8e Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, La Tremblade, France. pp.37 - 53, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201864037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image inpainting via a control-theoretical model of human vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 14th International Conference on Control and Automation (ICCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Anchorage, AK, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icca.2018.8444289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing in the semidiscrete group of rototranslations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSI 2015: Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Reconstruction Via Non-Isotropic Diffusion in Dubins/Reed-Shepp- Like Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Remizov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4122,111 +4143,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity in control-affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4236,113 +4257,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semidiscrete version of the Citti-Petitot-Sarti model as a plausible model for anthropomorphic image reconstruction and pattern recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2018, SpringerBriefs in Mathematics, 978-3-319-78481-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4352,1422 +4373,1510 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MacKay-Type Visual Illusions via Neural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nielsen, F.; Barbaresco, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information. GSI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14072, Springer Nature Switzerland, pp.501-508, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-38299-4_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost-Periodic Interpolation and Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.43-52, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.35-42, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.53-76, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.77-87, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.89-101, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-34, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Semidiscrete Version of the Citti-Petitot-Sarti Model as a Plausible Model for Anthropomorphic Image Reconstruction and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-12, 2018, SpringerBriefs in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78482-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution to the mystery of the sub-harmonic series via a linear model of the cochlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unweighted Hardy Inequalities on the Heisenberg Group and in Step-Two Carnot Groups</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling sequential cognitive states via population level cortical dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Virginia Bolelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo d'Arca</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05536444v1</w:t>
+                <w:t xml:space="preserve">hal-05606294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schrödinger evolution on surfaces in 3D contact sub-Riemannian manifolds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Unweighted Hardy Inequalities on the Heisenberg Group and in Step-Two Carnot Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo d'Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Tessarolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04957022v1</w:t>
+                <w:t xml:space="preserve">hal-05536444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics of motion planning complexity for control-affine systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Schrödinger evolution on surfaces in 3D contact sub-Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Tessarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375042v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral properties of magnetic fields on sub-Riemannian contact manifolds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Asymptotics of motion planning complexity for control-affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429175v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spectral properties of magnetic fields on sub-Riemannian contact manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661725v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Generalized Fourier-Bessel operator and almost-periodic interpolation and approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5777,100 +5886,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and analysis of control-affine systems: motion planning, heat and Schrödinger evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Ecole Polytechnique X, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00878567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5880,118 +5989,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prandi - Weyl law for singular Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Debergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01978277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6059,51 +6168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5C052FB"/>
+    <w:nsid w:val="3EE9C202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6290,51 +6399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dario-prandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8156-5526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178639834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rentzeperis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1975-24.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Malik Annabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00416-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Bolelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01257-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283964v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401903v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1343427" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531537v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-020-00099-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Baspinar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Franceschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Adami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.10.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalmio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franceschiello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00960-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-020-00360-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez-Villa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00488.2019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221668v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Seri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1549422105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-018-09760-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362030v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139521v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chertovskih" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Remizov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0810-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0669-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.10.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1095766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817300v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04843294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886255" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03894606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Asswad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201864037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icca.2018.8444289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_52" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287347v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536444v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo d'Arca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fanelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tessarolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375042v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Motta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429175v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00878567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01978277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dario-prandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8156-5526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178639834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=22p8Wc4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rentzeperis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1975-24.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Malik Annabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00416-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Bolelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01257-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283964v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616686" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401903v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Baspinar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Franceschi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1343427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531537v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-020-00099-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Adami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-020-00360-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalmio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franceschiello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00960-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez-Villa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00488.2019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221668v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Seri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1549422105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-018-09760-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362030v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/226" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139521v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chertovskih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Remizov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0810-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0669-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.10.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1095766" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130950793" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817300v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312953" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04843294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886255" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03894606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1613" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Asswad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2246" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201864037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icca.2018.8444289" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270320v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_52" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78482-3_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287347v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Ma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Virginia Bolelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo d'Arca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fanelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tessarolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375042v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Motta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429175v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00878567v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01978277v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debergue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>