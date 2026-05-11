--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -2043,165 +2043,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01769470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Universitaires, érudits, hommes des lettres, amateurs : les concurrences autour de l’hispanisme en France vers 1900 »</w:t>
+                <w:t xml:space="preserve">« Les réseaux hispanistes français (1890-1930) et ses échanges avec des savants et intellectuels des Amériques : collaborations, liens, projets en commun, circulation des savoirs… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío R. Varela Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société française d’histoire des sciences et des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Doctoriales du Pôle Ouest de l’Institut des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01769452v1</w:t>
+                <w:t xml:space="preserve">halshs-01769463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les réseaux hispanistes français (1890-1930) et ses échanges avec des savants et intellectuels des Amériques : collaborations, liens, projets en commun, circulation des savoirs… »</w:t>
+                <w:t xml:space="preserve">« Universitaires, érudits, hommes des lettres, amateurs : les concurrences autour de l’hispanisme en France vers 1900 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío R. Varela Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales du Pôle Ouest de l’Institut des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société française d’histoire des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01769463v1</w:t>
+                <w:t xml:space="preserve">halshs-01769452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bataille intellectuelle au sein de l’hispanisme : l’affrontement entre hispanistes dans et hors milieu académique pour la défense de leur statut (1890-1930) »</w:t>
               </w:r>
@@ -2250,165 +2250,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01769446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les échanges épistolaires des hispanistes français avec des intellectuels de l’Amérique Latine : la création de réseaux de circulation des savoirs ? (1890-1930) »</w:t>
+                <w:t xml:space="preserve">« Les hispanistes français et espagnols de la fin du XIXème début du XXème siècle et leur vision de l’ancien Empire Espagnol : clartés et ombres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío R. Varela Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les chemins de la correspondance. Matérialité et stratégies en Europe et ses prolongements coloniaux, XVII-XXème siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La fabrique de la mémoire : raconter, célébrer, simplifier le passé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01769441v1</w:t>
+                <w:t xml:space="preserve">halshs-01769433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les hispanistes français et espagnols de la fin du XIXème début du XXème siècle et leur vision de l’ancien Empire Espagnol : clartés et ombres »</w:t>
+                <w:t xml:space="preserve">« Les échanges épistolaires des hispanistes français avec des intellectuels de l’Amérique Latine : la création de réseaux de circulation des savoirs ? (1890-1930) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío R. Varela Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la mémoire : raconter, célébrer, simplifier le passé ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Les chemins de la correspondance. Matérialité et stratégies en Europe et ses prolongements coloniaux, XVII-XXème siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01769433v1</w:t>
+                <w:t xml:space="preserve">halshs-01769441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2844,51 +2844,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D373B3DA"/>
+    <w:nsid w:val="4ECA5189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3075,51 +3075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dario-r-varela-fernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9889-4019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Varela Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-charles_lesca_1887_1949_au_service_de_l_hispanisme_du_fascisme_et_de_la_collaboration_dar_o_varela_fern_ndez_manuelle_peloille-9782336448343-80041.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o R. Varela Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/178-aux-origines-de-l-hispanisme-francais-revues-reseaux-echanges-france-espagne-amerique-1890-1930.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cahiers-valery-larbaud-2024-n-60-valery-larbaud-et-les-mondes-espagnol-et-hispano-americains-nouvelles-approches-critiques-un-hispanismo-frances-en-construccion-con-valery-larbaud-como-espectador-y-actor.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-16456-2.P.0219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/transcultural-spaces-and-identities-in-iberian-studies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769401v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rcha.98325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121xb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/hyg.n3.11010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Varela Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LEMA3012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dario-r-varela-fernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9889-4019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Varela Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-charles_lesca_1887_1949_au_service_de_l_hispanisme_du_fascisme_et_de_la_collaboration_dar_o_varela_fern_ndez_manuelle_peloille-9782336448343-80041.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o R. Varela Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/178-aux-origines-de-l-hispanisme-francais-revues-reseaux-echanges-france-espagne-amerique-1890-1930.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cahiers-valery-larbaud-2024-n-60-valery-larbaud-et-les-mondes-espagnol-et-hispano-americains-nouvelles-approches-critiques-un-hispanismo-frances-en-construccion-con-valery-larbaud-como-espectador-y-actor.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-16456-2.P.0219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/transcultural-spaces-and-identities-in-iberian-studies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769401v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rcha.98325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121xb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/hyg.n3.11010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Varela Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LEMA3012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>