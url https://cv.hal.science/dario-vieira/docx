--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -66,7558 +66,7653 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding Ultra-Reliable Slices with QoS-Driven Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiano A. P. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study on Bandwidth Management and User Classification in Hotspot Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Diógenes Do Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente A de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eriberto Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Venâncio Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE 100th Vehicular Technology Conference (VTC2024-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explainability e auditability: interpretando e validando modelos de machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendley Souza da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victória Tomé Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayonara Santos Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin De Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERCEMAPI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Maranhão, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5753/sbc.11014.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallel Differential Evolution Meta-Heuristics and Modelling for Network Slicing in 5G Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayner Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin De Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Eighteenth International Conference on Networking and Services - ICNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical Parallelization of Differential Evolution Heuristic for Network Slicing in 5G Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayner Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin De Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brasil, France. pp.308-321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5753/sbrc.2022.222314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5G Network Slice - A URLLC Resource Allocation Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiano Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 11th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS49979.2021.9432660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network Slicing for Massive Machine Type Communication in IoT-5G Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayner Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Helsinki, Finland. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential Evolution for VNE-5G Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayner Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 11th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS49979.2021.9432655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Service Placement and Load Distribution in Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adyson Magalhaes Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Network and Service Management (16th CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Izmir, Turkey. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM50824.2020.9269059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UM2Q: Multi-cloud Selection Model based on Multi-criteria to Deploy a Distributed Microservice-based Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Trinta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic. pp.56-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009338200560068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multi-Objective Service Placement and Load Distribution in Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adyson Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9014303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized Placement of Scalable IoT Services in Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adyson Magalhaes Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IFIP/IEEE Symposium on Integrated Network and Service Management (IM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Arlington, VA, United States. pp.189-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greedy Multi-Cloud Selection Approach to Deploy an Application Based on Microservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Trinta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pavia, United States. pp.93-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2019.8671608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PacificClouds: A Flexible MicroServices based Architecture for Interoperability in Multi-Cloud Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Oliveira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Trinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.448-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006705604480455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Selecting Approach for Multi-cloud Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Trinta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Cloud Computing (CLOUD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Adaptive Metaheuristic for Unconstrained Multimodal Numerical Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Pereira Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Andres Carmona Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinspired Optimization Methods and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France. pp.26-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91641-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoria de Atividades de Aprendizagem Adaptativas com base na Inteligencia Coletiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIII Simpósio Brasileiro de Informática na Educação - SBIE (Brazilian Symposium on Computers in Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Recife, Brazil. pp.1487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5753/cbie.sbie.2017.1487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamification and mHealth Technology: an approach to raise awareness and provide health education to the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIII Simpósio Brasileiro de Informática na Educação - SBIE (Brazilian Symposium on Computers in Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Recife, Brazil. pp.1745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5753/cbie.sbie.2017.1802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Congestion Control Approach for M2M Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aragao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Sixteenth International Conference on Networks (ICN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mechanism to control the congestion in machine-to-machine communication in LTE-A networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aragao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Heraklion, Greece. pp.794-797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Parallel Adaptive Genetic Algorithm for Unconstrained Multimodal Numerical Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egidio de Carvalho Ribeiro Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Andres Carmona Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Augusto Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simpósio Brasileiro de Automação Ingeligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic RACH distribution for M2M massive access in LTE-A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aragao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 7th International Conference on the Network of the Future (NOF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Búzios, Brazil. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOF.2016.7810134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Video similarity search by using compact representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Batista da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Pereira de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Barbosa da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAC 2016: Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. pp.80-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851613.2851876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dynamic Backoff Approach to Control the Congestion in M2M Communication over LTE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aragao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium, GIIS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Guadalajara, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma proposta de controle de congestionamento ocasionado pela comunicação máquina-a-máquina em LTE-A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bôto Paz Aragão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIII Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos (SBRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vitoria, Espirito Santo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pytos: A Framework for Mobile Computation Offloading in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Arturo Soto Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlindo Flavio Da Conceicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 11th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand. pp.262-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2015.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering Mobile Users: Applications in Mobile Data Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlindo Flavio Da Conceicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOBILITY 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dynamic LTE uplink packet scheduler for Machine-to-Machine communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adyson Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 IEEE 25th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington DC, United States. pp.1609-1614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2014.7136425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mechanism for Uplink Packet Scheduler in LTE Network in the Context of Machine-to-Machine Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adyson Magalhaes Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Global Communications Conference, IEEE GLOBECOM’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative performance study of LTE uplink schedulers for M2M communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adyson Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 Wireless Days (WD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mechanism for uplink packet scheduler in LTE network in the context of machine-to-machine communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adyson Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering Mobile Users: Create Your Own Mobile Application for Data Collection in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlindo da Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Mamani-Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MobiCASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.269-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05452-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Um mecanismo para escalonamento de pacotes no uplink da rede LTE no contexto da comunicação Máquina-a-Máquina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adyson Magalhaes Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Castroa, Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd Brazilian Symposium on Computer Networks and Distributed Systems, SBRC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florianopolis, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipeline architecture for mobile data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlindo Conceicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 International Conference on Information Networking (ICOIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Phuket, Thailand. pp.492-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2014.6799730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a New LTE Uplink Packet Scheduler for Machine-to-Machine Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adyson Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd Brazilian Symposium on Computer Networks and Distributed Systems (SBRC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florianopolis, Brazil. pp.122-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBRC.2014.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A content-oriented web cache police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2009 IEEE Latin-American Conference on Communications (LATINCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Medellin, Colombia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATINCOM.2009.5305094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation Analysis of MSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Networking, International Conference on Systems and International Conference on Mobile Communications and Learning Technologies (ICNICONSMCL'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Morne, Mauritius. pp.17-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working Around BGP: An Improvement of BGP Session Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on Networking and Services (ICNS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Silicon Valley, United States. pp.41-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNS.2006.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Enhanced Passive Testing Approach for Network Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Networking, International Conference on Systems and International Conference on Mobile Communications and Learning Technologies (ICNICONSMCL'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Morne, Mauritius. pp.169-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Reliable Approach for Transport Session Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Int'l Conference on Telecommunications and Int'l Conference on Internet and Web Applications and Services (AICT-ICIW'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Guadelope, Guadeloupe. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSP: A Novel Session Maintenance Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2006 14th IEEE International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Singapore, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2006.302611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérification et analyse de performance d'un protocole de gestion de session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP 2006: Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00111718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison between two maintenance session protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Industrial Conference on Telecommunications/Service Assurance with Partial and Intermittent Resources Conference/E-Learning on Telecommunications Workshop (AICT/SAPIR/ELETE'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal. pp.230-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICT.2005.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fault-Tolerant Approach for the Mobile Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Anido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX Brazilian Symposium of Fault-Tolerant Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Florianapolis, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detecção de estado global em sistema de computação móvel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Anido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores (SBRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Rio de Jaineiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine-Learning-Based Classification of Electronic Devices Using an IoT Smart Meter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Eugênio da Costa Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Augusto de Aquino Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel da S. Felix De Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewerton Leandro De Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcio Eduardo Kreutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (2), pp.48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/informatics12020048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical control for application placement and load distribution in Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adyson Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiano Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marciel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 166, pp.107631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2024.107631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Algae Optimization for Virtual Network Embedding Problems in 5G Network Slicing Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayner Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marciel Barros Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Franklin De Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A random access channel resources allocation approach to control machine‐to‐machine communication congestion over LTE‐advanced networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">LM2K Model for Hosting a Based-Microservices Application in Multi-Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiano A. P. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Trinta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085143v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiarmed Bandit Approach for LTE-U/Wi-Fi Coexistence in a Multicell Scenario</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A random access channel resources allocation approach to control machine‐to‐machine communication congestion over LTE‐advanced networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aragão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiano Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23156718⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dac.5493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177041v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LM2K Model for Hosting a Based-Microservices Application in Multi-Cloud</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Multiarmed Bandit Approach for LTE-U/Wi-Fi Coexistence in a Multicell Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Diógenes Do Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M de Castro Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sildolfo F G Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M de Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente A de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 23 (15), pp.6718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23156718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088910v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Meta-Heuristics in 5G Network Slicing: A Systematic Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayner Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (18), pp.6724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s22186724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved multi-objective genetic algorithm with heuristic initialization for service placement and load distribution in edge computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adyson Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 194, pp.108146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2021.108146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary solutions for resources management in multiple clouds: State-of-the-art and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Oliveira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Trinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Andres Carmona Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88, pp.284-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2018.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fair QoS-aware dynamic LTE scheduler for machine-to-machine communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adyson Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Franklin de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89-90, pp.75-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fair QoS-aware dynamic LTE scheduler for machine-to-machine communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adyson Magalhaes Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieirab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Castroa, Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elsevier's Computer Communications Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89-90, pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abakós</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5752/P.2316-9451.2013v1n2p78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of a Validation Process Based on Models: An Industrial Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisangela Rodrigues Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bell Labs Technical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (1), pp.229-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bltj.21533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of an Object Management Policy Approach for P2P Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2012/189325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of an Object Management Policy Approach for P2P Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.189325.1-189325.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2012/189325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Churn on Object Management Policies Deployed in CDN-P2P Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Augusto Viana Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao da Mata Liborio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (3), pp.1811-1816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TLA.2012.6222588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Content-Oriented Web Cache Policy under P2P Video Distribution Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (4), pp.349-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TLA.2010.5595124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of BGP Session Maintenance Issues and Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal Network Protocols and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5296/npa.v2i1.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Content-Oriented Web Cache Policy under P2P Video Distribution Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César A. V. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Luiz S. da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.349-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808041v1</w:t>
-              </w:r>
-[...4748 lines deleted...]
-                <w:t xml:space="preserve">hal-04089596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain Technology: A Game Changer for Smart Healthcare Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlindo Flavio Da Conceição</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Of Everything For Smart City And Smart Healthcare Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland; EAI/Springer: Innovations in Communication and Computing, pp.35-57, In press, Signals and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34601-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge Computing and Network Softwarization for the Internet of Healthcare Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiano Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiano Rodrigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victória Tomé Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marciel Barros Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Franklin De Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Of Everything For Smart City And Smart Healthcare Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland; EAI/Springer: Innovations in Communication and Computing, pp.193-215, In press, Signals and Communication Technology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34601-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inteligência Artificial e Função como Serviço: Pro-visionando Aplicações com o AWS Lambda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayonara Santos Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco R. P. da Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victória Tomé Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendley Souza da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minicursos do XXIII Simpósio em Sistemas Computacionais de Alto Desempenho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, SBC, 2022, 13 (15) 978-85-7669-515-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5753/sbc.10915.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-cloud Parallel Selection Approach for Unlinked Microservice Mapped to Budget’s Quota: The $$PUM^2Q$$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Trinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cloud Computing and Services Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1399, Springer International Publishing, pp.110-132, 2021, Communications in Computer and Information Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72369-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Monitoring with Real-Time Properties: A Step Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisangela Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering Research, Management and Applications 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 253, Springer Berlin Heidelberg, pp.203-216, 2009, Studies in Computational Intelligence, 978-3-642-05440-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-05441-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7627,161 +7722,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinâmica Espacial de Manguezais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Luis Silva dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Silva E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denilson Silva Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elilson Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 978.85.5544.172.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7928,51 +8023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eug&#234;nio da Costa Filho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Augusto de Aquino Marques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel da S. Felix De Lima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton Leandro De Sousa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Eduardo Kreutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics12020048" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adyson Maia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vieira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107631" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayner Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Barros Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Franklin De Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arag&#227;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Franklin de Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.5493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Di&#243;genes Do Rego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M de Castro Neto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sildolfo F G Neto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M de Santana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente A de Sousa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23156718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04088910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano A. P. Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Trinta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186724" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Oliveira de Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Andres Carmona Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.05.087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RPGKTVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.03.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adyson Magalhaes Maia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vieirab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Castroa, Miguel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Agrawal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2316-9451.2013v1n2p78" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisangela Rodrigues Vieira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gallois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bltj.21533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Melo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/189325" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Melo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Viana Melo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao da Mata Liborio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2012.6222588" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bezerra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N da Fonseca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2010.5595124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/npa.v2i1.330" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. V. Melo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bezerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Luiz S. da Fonseca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriberto Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Ven&#226;ncio Neto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2022.222314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendley Souza da Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Tom&#233; Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayonara Santos Araujo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbc.11014.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432660" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448904" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432655" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM50824.2020.9269059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009338200560068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671608" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9014303" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006705604480455" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940885v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Pereira Borges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91641-5_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Caldas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline S&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cortes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/cbie.sbie.2017.1802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aragao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024624" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio de Carvalho Ribeiro J&#250;nior" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Augusto Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barreto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/cbie.sbie.2017.1487" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Batista da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pereira de Almeida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barbosa da Fonseca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caetano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851876" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2016.7810134" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947697v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arturo Soto Mendoza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Flavio Da Conceicao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Aliaga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.117" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#244;to Paz Arag&#227;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037228" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020853" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy S&#225;nchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Mamani-Aliaga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Mendon&#231;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05452-0_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Conceicao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Sanchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rocha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2014.6799730" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBRC.2014.15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fonseca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2009.5305094" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085858v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavalli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.50" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2006.122" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Griffin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.28" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302611" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085870v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT.2005.2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04089591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Anido" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04089596v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04088841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Flavio Da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34601-9_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04088870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34601-9_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco R. P. da Ponte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbc.10915.8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72369-9_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisangela Rodrigues" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05441-9_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6VLXWPD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Silva dos Santos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Silva E Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson Silva Bezerra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elilson Santos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano A. P. Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vieira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Franklin de Castro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Di&#243;genes Do Rego" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente A de Sousa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriberto Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Ven&#226;ncio Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendley Souza da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Tom&#233; Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayonara Santos Araujo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Franklin De Castro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbc.11014.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayner Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2022.222314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Castro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432655" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adyson Magalhaes Maia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM50824.2020.9269059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Trinta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009338200560068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adyson Maia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9014303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671608" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Oliveira de Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006705604480455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Pereira Borges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Andres Carmona Cortes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91641-5_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barreto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline S&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cortes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/cbie.sbie.2017.1487" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Caldas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/cbie.sbie.2017.1802" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aragao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio de Carvalho Ribeiro J&#250;nior" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Augusto Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2016.7810134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Batista da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pereira de Almeida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barbosa da Fonseca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caetano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378099v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#244;to Paz Arag&#227;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arturo Soto Mendoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Flavio Da Conceicao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Aliaga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.117" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020853" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037228" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy S&#225;nchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Mamani-Aliaga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno dos Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Mendon&#231;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05452-0_21" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Castroa, Miguel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Conceicao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rocha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2014.6799730" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBRC.2014.15" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bezerra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Melo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fonseca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2009.5305094" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavalli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Griffin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2006.122" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.50" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.28" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302611" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT.2005.2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04089591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Anido" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04089596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353904v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eug&#234;nio da Costa Filho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Augusto de Aquino Marques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel da S. Felix De Lima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton Leandro De Sousa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Eduardo Kreutz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics12020048" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Pereira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107631" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Barros Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04088910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arag&#227;o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.5493" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M de Castro Neto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sildolfo F G Neto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M de Santana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23156718" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186724" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108146" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.05.087" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RPGKTVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.03.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vieirab" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954352v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Agrawal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2316-9451.2013v1n2p78" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisangela Rodrigues Vieira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gallois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bltj.21533" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/189325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794518v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Melo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Viana Melo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao da Mata Liborio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2012.6222588" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bezerra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N da Fonseca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2010.5595124" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/npa.v2i1.330" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. V. Melo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Luiz S. da Fonseca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04088841v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Flavio Da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34601-9_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04088870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34601-9_12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939100v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco R. P. da Ponte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbc.10915.8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72369-9_5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisangela Rodrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05441-9_18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6VLXWPD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Silva dos Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Silva E Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson Silva Bezerra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elilson Santos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>