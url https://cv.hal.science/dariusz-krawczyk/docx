--- v0 (2026-03-05)
+++ v1 (2026-05-17)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">113938683</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uvIyhUEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000140823261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -234,687 +255,687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politesse, civilité, galanterie, courtoisie et honnêteté : analyse des dynamiques lexicales et sémantiques en français (1414-1630)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 133 (2023, 2/3), pp.173-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25162/ZFSL-2023-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Urbino à Paris : le Discours de la court (1543) de Claude Chappuys et la civilité monarchique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Acta philologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, pp.35-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7311/ACTA.65.2025.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de: Nicolas Kiès, Rencontrer en devisant. La conversation facétieuse dans les recueils bigarrés (Du Fail, Cholières, Bouchet). Genève, Droz, «Travaux d’Humanisme et Renaissance», 2021. Un vol. de 501 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dyscyplina czasowa dworu Henryka Nawarskiego w wizji Philippe’a Duplessis-Mornaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terminus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25 (3), pp.361-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/20843844TE.23.021.18209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16571-2.p.0153⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04465822v1</w:t>
+                <w:t xml:space="preserve">hal-04454542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyscyplina czasowa dworu Henryka Nawarskiego w wizji Philippe’a Duplessis-Mornaya</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de: Nicolas Kiès, Rencontrer en devisant. La conversation facétieuse dans les recueils bigarrés (Du Fail, Cholières, Bouchet). Genève, Droz, «Travaux d’Humanisme et Renaissance», 2021. Un vol. de 501 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (1), pp.165-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16571-2.p.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4467/20843844TE.23.021.18209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04454542v1</w:t>
+                <w:t xml:space="preserve">hal-04465822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Paternoster (2022): Historical Etiquette: Etiquette Books in Nineteenth-Century Western Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Historical Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/jhp.24019.kra⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations et la place de la littérature française/francophone dans les pratiques de lecture des étudiants des universités européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Obszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Smuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20, pp.119-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34616/ajmp.2023.20.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroir ou parangon? La cour et les courtisans dans L’Heptaméron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (2-3), pp.65-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/frf.2022.a914321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mépris dans L’Heptaméron de Marguerite de Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Romanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, pp.27-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18778/1505-9065.15.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -924,135 +945,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cités des dames : regards sur les femmes dans l’espace urbain du Moyen Âge au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wojtkowska-Maksymik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kulesza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrasowitz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Interkulturelle Rhizome, Joanna Godlewicz-Adamiec; Paweł Piszczatowski, 978-3-447-12416-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13173/9783447124164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1062,371 +1083,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloquence of Unveiling: Allegorical Temples and Spiritual Discourse in François Habert’s Work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Civilité féminine et conversation dans L’Heptaméron de Marguerite de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Eloquence in Verse. Poetry and Communication in the Fifteenth and Sixteenth Centuries</w:t>
+              <w:t xml:space="preserve">La nouvelle, un genre au féminin ? Public féminin et représentation des femmes dans le récit bref européen (XIVe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Études romanes, 9782875749413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05429331v1</w:t>
+                <w:t xml:space="preserve">hal-05429335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civilité féminine et conversation dans L’Heptaméron de Marguerite de Navarre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Eloquence of Unveiling: Allegorical Temples and Spiritual Discourse in François Habert’s Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle, un genre au féminin ? Public féminin et représentation des femmes dans le récit bref européen (XIVe-XVIIe siècles)</w:t>
+              <w:t xml:space="preserve">French Eloquence in Verse. Poetry and Communication in the Fifteenth and Sixteenth Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Études romanes, 9782875749413</w:t>
+              <w:t xml:space="preserve">, pp.31-76, In press, Études romanes, 978-3-0343-5057-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429335v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes, bourgeois et espace urbain dans L’Heptaméron de Marguerite de Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités des dames: regards sur les femmes dans l’espace urbain du Moyen Âge au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrasowitz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-183, 2025, Interkulturelle Rhizome, 978-3-447-12416-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13173/9783447124508.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civilité, vie aulique et maîtrise de soi dans le Discours de la Court de Claude Chappuys (1543)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koźluk, Magdalena; Szkopiński, Łukasz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et âge sous l'empire des passions dans la littérature française des origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harrassowitz Verlag, pp.77-87, 2024, Interkulturelle Rhizome, 978-3-447-12237-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1494,51 +1515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="329F865E"/>
+    <w:nsid w:val="249B4085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1725,51 +1746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dariusz-krawczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3407-9592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113938683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140823261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Krawczyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/ZFSL-2023-0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433465v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7311/ACTA.65.2025.4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16571-2.p.0153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20843844TE.23.021.18209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhp.24019.kra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Obszynski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20.9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2022.a914321" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.15.03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wojtkowska-Maksymik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kulesza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Cit&#233;s_des_dames%3A_regards_sur_les_femmes_dans_l&#8217;espace_urbain_du_Moyen_&#194;ge_au_XVIIIe_si&#232;cle/titel_8577.ahtml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447124164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1562259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Interkulturelle_Rhizome/reihe_406.ahtml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447124508.169" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703937v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dariusz-krawczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3407-9592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113938683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uvIyhUEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140823261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Krawczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/ZFSL-2023-0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7311/ACTA.65.2025.4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20843844TE.23.021.18209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16571-2.p.0153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhp.24019.kra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Obszynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20.9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2022.a914321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.15.03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wojtkowska-Maksymik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kulesza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Cit&#233;s_des_dames%3A_regards_sur_les_femmes_dans_l&#8217;espace_urbain_du_Moyen_&#194;ge_au_XVIIIe_si&#232;cle/titel_8577.ahtml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447124164" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1562259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Interkulturelle_Rhizome/reihe_406.ahtml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447124508.169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>