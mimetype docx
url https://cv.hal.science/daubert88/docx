--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -336,5856 +336,5718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global budget assessment of natural and anthropogenic particulate copper fluxes to the Gulf of Lions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Machu</w:t>
+                <w:t xml:space="preserve">Impact of Dense Water Formation on the Transfer of Particles and Trace Metals from the Coast to the Deep in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Sola</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kunesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177266⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15020301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178246v1</w:t>
+                <w:t xml:space="preserve">hal-04086432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dense Water Formation on the Transfer of Particles and Trace Metals from the Coast to the Deep in the Northwestern Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Effects of Dry and Wet Negev Soil–Dust Deposition on the Induction of Autoxidation of Soil–Dust Lipid Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Katra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.301. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.4092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14244092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w15020301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04086432v1</w:t>
+                <w:t xml:space="preserve">hal-03993393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dry and Wet Negev Soil–Dust Deposition on the Induction of Autoxidation of Soil–Dust Lipid Components</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Itzhak Katra</w:t>
+                <w:t xml:space="preserve">EIMS Fragmentation and MRM quantification of ferulic and p-coumaric acid TMS derivatives in deposited atmospheric particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (11), pp.e9287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.9287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14244092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03993393v1</w:t>
+                <w:t xml:space="preserve">hal-03810268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIMS Fragmentation and MRM quantification of ferulic and p-coumaric acid TMS derivatives in deposited atmospheric particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menitti</w:t>
+                <w:t xml:space="preserve">Release of particles and metals into seawater following sediment resuspension of a coastal mine tailings disposal off Portmán Bay, Southern Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Uusõue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Canals Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sànchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (35), pp.47973-47990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14006-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.9287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810268v1</w:t>
+                <w:t xml:space="preserve">hal-04722732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of particles and metals into seawater following sediment resuspension of a coastal mine tailings disposal off Portmán Bay, Southern Spain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Sànchez-Vidal</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Particle-attached riverine bacteriome shifts in a pollutant-resistant and pathogenic community during a Mediterranean extreme storm event” [Sci. Total Environ. 732 (2020) 139047]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 772, pp.146259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14006-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04722732v1</w:t>
+                <w:t xml:space="preserve">hal-03544917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Particle-attached riverine bacteriome shifts in a pollutant-resistant and pathogenic community during a Mediterranean extreme storm event” [Sci. Total Environ. 732 (2020) 139047]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
+                <w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Stabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verneau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544917v1</w:t>
+                <w:t xml:space="preserve">hal-02935214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Record of Dust Input and Provenance During Glacial Periods in Western Australia Shelf (IODP Expedition 356, Site U1461) from the Middle to Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Courtillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Hallenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (11), pp.1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos11111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+                <w:t xml:space="preserve">Assessment of anthropogenic and natural factors on Cheliff river waters (North-West of Algeria) at two contrasted climatic seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Benkaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Abdelmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (6), pp.925-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41742-019-00223-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02935214v1</w:t>
+                <w:t xml:space="preserve">hal-02963018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of anthropogenic and natural factors on Cheliff river waters (North-West of Algeria) at two contrasted climatic seasons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Noguer</w:t>
+                <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3), pp.475-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41742-019-00223-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02963018v1</w:t>
+                <w:t xml:space="preserve">insu-02123880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+                <w:t xml:space="preserve">Electron ionization mass spectrometry fragmentation and multiple reaction monitoring quantification of autoxidation products of α- and β-amyrins in natural samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (18), pp.1599-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02123880v1</w:t>
+                <w:t xml:space="preserve">hal-02324833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron ionization mass spectrometry fragmentation and multiple reaction monitoring quantification of autoxidation products of α- and β-amyrins in natural samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menniti</w:t>
+                <w:t xml:space="preserve">Dynamics and sources of pharmaceutically active compounds in a coastal Mediterranean river during heavy rains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude C. Aubert</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Palacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.6107 - 6121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0880-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324833v1</w:t>
+                <w:t xml:space="preserve">hal-01757638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and sources of pharmaceutically active compounds in a coastal Mediterranean river during heavy rains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
+                <w:t xml:space="preserve">Organic phosphorus in atmospheric deposition over the Mediterranean Sea: An important missing piece of the phosphorus cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Kouvarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Delsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0880-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757638v1</w:t>
+                <w:t xml:space="preserve">hal-02042956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic phosphorus in atmospheric deposition over the Mediterranean Sea: An important missing piece of the phosphorus cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bourrin</w:t>
+                <w:t xml:space="preserve">Geochemistry of major and trace elements in sediments of Ghazaouet Bay (western Algeria): An assessment of metal pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacéra Dali Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 349 (8), pp.412 - 421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02042956v1</w:t>
+                <w:t xml:space="preserve">hal-01779043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of major and trace elements in sediments of Ghazaouet Bay (western Algeria): An assessment of metal pollution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacéra Dali Youcef</w:t>
+                <w:t xml:space="preserve">Multicontamination phenomena occur more often than expected in Mediterranean coastal watercourses: Study case of the Têt River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 579, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01779043v1</w:t>
+                <w:t xml:space="preserve">hal-01485256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicontamination phenomena occur more often than expected in Mediterranean coastal watercourses: Study case of the Têt River (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menniti</w:t>
+                <w:t xml:space="preserve">Scopelophila cataractae (Mitt.) Broth. (Pottiaceae), une nouvelle station dans les Pyrénées Orientales, description et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Botanique du Centre-Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, p. 48-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485256v1</w:t>
+                <w:t xml:space="preserve">hal-01273271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scopelophila cataractae (Mitt.) Broth. (Pottiaceae), une nouvelle station dans les Pyrénées Orientales, description et évolution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riverine transfer of anthropogenic and natural trace metals to the Gulf of Lions (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Botanique du Centre-Ouest </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273271v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverine transfer of anthropogenic and natural trace metals to the Gulf of Lions (NW Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dumas</w:t>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.02.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (5), pp 995-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01141991v1</w:t>
+                <w:t xml:space="preserve">hal-01267435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Heussner</w:t>
+                <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.3005-3020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267435v1</w:t>
+                <w:t xml:space="preserve">hal-01195885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+                <w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (5), pp.995-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195885v1</w:t>
+                <w:t xml:space="preserve">hal-04721257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Heussner</w:t>
+                <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.3005-3020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721257v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Buscail</w:t>
+                <w:t xml:space="preserve">Origin and fate of copper in a small Mediterranean vineyard catchment: New insights from combined chemical extraction and δ65Cu isotopic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desiree El Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 463-464, pp. 91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721530v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and fate of copper in a small Mediterranean vineyard catchment: New insights from combined chemical extraction and δ65Cu isotopic composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Consequences of hydrological events on the delivery of suspended sediment and associated radionuclides from the Rhne River to the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Charmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.1479-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0575-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.05.058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00843304v1</w:t>
+                <w:t xml:space="preserve">hal-01426193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of hydrological events on the delivery of suspended sediment and associated radionuclides from the Rhne River to the Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Antonelli</w:t>
+                <w:t xml:space="preserve">Impact of atmospheric deposition, biogeochemical cycling and water-mineral interaction on REE fractionation in acidic surface soils and soil water (the Strengbach case)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutin René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-012-0575-0⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology Isotope Geoscience section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 264 (1-4), pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01426193v1</w:t>
+                <w:t xml:space="preserve">hal-00446938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of atmospheric deposition, biogeochemical cycling and water-mineral interaction on REE fractionation in acidic surface soils and soil water (the Strengbach case)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology Isotope Geoscience section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00446938v1</w:t>
+                <w:t xml:space="preserve">hal-00325750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Baseline determination of the atmospheric Pb, Sr and Nd isotopic compositions in the Rhine Valley, Vosges Mountains (France) and the Central Swiss Alps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahd Geagea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.1703-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00325750v1</w:t>
+                <w:t xml:space="preserve">halsde-00295862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline determination of the atmospheric Pb, Sr and Nd isotopic compositions in the Rhine Valley, Vosges Mountains (France) and the Central Swiss Alps.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative behaviour of recently deposited radiostrontium and atmospheric common strontium in soils (Vosges mountains, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lahd Geagea</w:t>
+                <w:t xml:space="preserve">P. Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Solovitch-Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (6), pp.1703-1714. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.02.004⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (10), pp.2880-2887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00295862v1</w:t>
+                <w:t xml:space="preserve">halsde-00335845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative behaviour of recently deposited radiostrontium and atmospheric common strontium in soils (Vosges mountains, France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (10), pp.2880-2887. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.04.013⟩</w:t>
+              <w:t xml:space="preserve">, 2008, vol. 23, pp. 2789-2792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00335845v1</w:t>
+                <w:t xml:space="preserve">hal-00987558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative migration behaviour of 90Sr, 239+240Pu and 241Am in mineral and organic soils of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Solovitch-Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, vol. 23, pp. 2789-2792. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 22 (11), pp.2526-2535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987558v1</w:t>
+                <w:t xml:space="preserve">halsde-00230494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative migration behaviour of 90Sr, 239+240Pu and 241Am in mineral and organic soils of France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">The impact of vegetation on fractionation of rare earth elements (REE) during water–rock interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88, 1-3, pp.341-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00230494v1</w:t>
+                <w:t xml:space="preserve">hal-00021594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of vegetation on fractionation of rare earth elements (REE) during water–rock interaction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">The Impact of vegetation on fractionation of rare earth elements (REE) during water-rock interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Steinmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.C. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauthier Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88, 1-3, pp.341-344. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 88, pp.341-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00021594v1</w:t>
+                <w:t xml:space="preserve">hal-00176987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of vegetation on fractionation of rare earth elements (REE) during water-rock interaction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Origin and fluxes of atmospheric REE entering an ombrotrophic peat bog in Black Forest (SW Germany): Evidence from snow, lichens and mosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krachler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheburkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, 11, pp.2815-2826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176987v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and fluxes of atmospheric REE entering an ombrotrophic peat bog in Black Forest (SW Germany): Evidence from snow, lichens and mosses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Kober</w:t>
+                <w:t xml:space="preserve">The impact of vegetation on REE fractionation in stream waters of a small forested catchment ( the Strengbach case )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70, 11, pp.2815-2826. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.02.020⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 70 (13), pp.3217-3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00078714v1</w:t>
+                <w:t xml:space="preserve">hal-00446947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of vegetation on REE fractionation in stream waters of a small forested catchment ( the Strengbach case )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Chabaux</w:t>
+                <w:t xml:space="preserve">Recent atmospheric Pb deposition at a rural site in Southern Germany assessed using a peat core and snowpack, and comparison with other archives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krachler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.04.028⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39, 36, pp.6790-6801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00446947v1</w:t>
+                <w:t xml:space="preserve">hal-00021568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent atmospheric Pb deposition at a rural site in Southern Germany assessed using a peat core and snowpack, and comparison with other archives.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution and origin of major and trace elements (particularly REE, U and Th) into labile and residual phases in an acid soil profile (Vosges Mountains, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.07.026⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (6), pp.899-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2003.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00021568v1</w:t>
+                <w:t xml:space="preserve">hal-04268344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and origin of major and trace elements (particularly REE, U and Th) into labile and residual phases in an acid soil profile (Vosges Mountains, France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Characterization and migration of atmospheric REE in soils and surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.3339-3350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04268344v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and migration of atmospheric REE in soils and surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Pourcelot</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 66, pp.3339-3350</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 66, pp.3339-3350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00913-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013955v1</w:t>
+                <w:t xml:space="preserve">insu-03642961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and migration of atmospheric REE in soils and surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 66, pp.3339-3350. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 66 (19), pp.3339-3350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00913-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00913-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-03642961v1</w:t>
+                <w:t xml:space="preserve">hal-04722733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and migration of atmospheric REE in soils and surface waters</w:t>
+                <w:t xml:space="preserve">Evidence of hydrological control of Sr behavior in stream water (Strengbach catchment, Vosges mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Viville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00913-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vol. 1 (n° 3), pp. 285-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0883-2927(01)00080-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722733v1</w:t>
+                <w:t xml:space="preserve">hal-04268323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of hydrological control of Sr behavior in stream water (Strengbach catchment, Vosges mountains, France)</w:t>
+                <w:t xml:space="preserve">REE fractionation during granite weathering and removal by waters and suspended loads: Sr and Nd isotopic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Viville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65, pp.387-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(00)00546-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0883-2927(01)00080-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04268323v1</w:t>
+                <w:t xml:space="preserve">insu-03642949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REE fractionation during granite weathering and removal by waters and suspended loads: Sr and Nd isotopic evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strontium as a tracer of weathering processes in a silicate catchment polluted by acid atmospheric inputs, Strengbach, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmene El Gh'Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Probst</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mcnutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(00)00546-9⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 170 (n° 1-4), pp. 203-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00248-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-03642949v1</w:t>
+                <w:t xml:space="preserve">hal-04268314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium as a tracer of weathering processes in a silicate catchment polluted by acid atmospheric inputs, Strengbach, France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">δ pattern of dissolved inorganic carbon in a small granitic catchment: the Strengbach case study (Vosges mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, vol. 170 (n° 1-4), pp. 203-219. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 159 (1-4), pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00037-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00248-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04268314v1</w:t>
+                <w:t xml:space="preserve">hal-04721724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ pattern of dissolved inorganic carbon in a small granitic catchment: the Strengbach case study (Vosges mountains, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delta C-13 pattern of dissolved inorganic carbon in a small granitic catchment: the Strengbach case study (Vosges mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Amiotte-Suchet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.L. Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Probst</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 159 (1-4), pp.129-145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00037-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00037-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04721724v1</w:t>
+                <w:t xml:space="preserve">hal-02694245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta C-13 pattern of dissolved inorganic carbon in a small granitic catchment: the Strengbach case study (Vosges mountains, France)</w:t>
-[...144 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Weathering Processes in the Granitic Strengbach Catchment (North-Eastern France): Laboratory Experiments under Acidic Conditions and Field Assessment Using Sr Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralogical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 62A (2), pp.1214-1215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/minmag.1998.62A.2.300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6195,1021 +6057,1021 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW COMPILATION OF ELEMENT CONCENTRATIONS IN THE NATURAL RIVER WATER STANDARD SLRS-6 (NRC-CNRC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01576614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du standard d’eau de rivière slrs-6 (nrc-cnrc) compilation interlaboratoire du silicium, des terres rares et de 21 autres éléments en trace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on Cu origin and fate from combined chemical extraction and ᵟ⁶⁵Cu isotopic composition: Application to Cu transfers in a Mediterranean vineyard catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirée El Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Viers</w:t>
+                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Users Group Meeting 2012 (JESIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leipzig, Germany. pp.90-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of vegetation on fractionation of rare earth elements (REE) during water-rock interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stille</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry of the Earth's Surface (GES-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aix-en-Provence, France. pp.341-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the behaviour of radiostrontium and atmospheric common strontium in soils (Vosges mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pourcelot</w:t>
+                <w:t xml:space="preserve">N. Solovitch-Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.EGU06-A-02005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing of atmospheric Pb, Sr and rare earth elements in a soil-water-plant system of a forested silicate catchment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, copenhague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining actinides migration in soils using activity ratios.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Agarande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Kurashiki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7219,168 +7081,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study : Copper stress biomarkers research on a model plant, false yellowhead (Dittrichia viscosa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lemoine</w:t>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOSolutions 2025 1er congrès international sur les BioSolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7448,51 +7310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B788A8EA"/>
+    <w:nsid w:val="9D5D81EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7679,51 +7541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daubert88" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9130-3258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069098301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216080866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Machu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kunesch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15020301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charriere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Katra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14244092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810268v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menitti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Uus&#245;ue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals Artigas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#224;nchez-Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14006-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Noyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146259" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courtillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Hallenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Benkaddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00223-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02324833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0880-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delsaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01779043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Belhadj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Dali Youcef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01485256v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD97D1M0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Antonelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0575-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDKZFPG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin Ren&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q4ZBH3X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahd Geagea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.02.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC8SMS7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch-Vella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SF1ZMB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00230494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRVTZ5DJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021594v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.070" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHL2G95S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier Lafaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krachler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheburkin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kober" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2F5V3XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VSZ0NJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021568v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X5D6NCJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM3K9LNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642961v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00913-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPS242N8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722733v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268323v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(01)00080-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00546-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMWX1LQW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268314v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmene El Gh'Mari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnutt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00248-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721724v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00037-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K39DGM6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694245v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.2.300" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388760v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e El Azzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Pierret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quilici" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agarande" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daubert88" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9130-3258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069098301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216080866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Machu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kunesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15020301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charriere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Katra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14244092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menitti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Uus&#245;ue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals Artigas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#224;nchez-Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14006-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Noyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courtillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Hallenberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Benkaddour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00223-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02324833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0880-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delsaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01779043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Belhadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Dali Youcef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01485256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD97D1M0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Antonelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0575-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDKZFPG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin Ren&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q4ZBH3X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahd Geagea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.02.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC8SMS7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch-Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SF1ZMB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00230494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRVTZ5DJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.070" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHL2G95S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier Lafaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krachler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheburkin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kober" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2F5V3XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VSZ0NJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021568v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X5D6NCJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM3K9LNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00913-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPS242N8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(01)00080-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00546-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMWX1LQW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmene El Gh'Mari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnutt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00248-X" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Probst" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00037-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K39DGM6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694245v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721595v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.2.300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e El Azzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Pierret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153315v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quilici" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agarande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>