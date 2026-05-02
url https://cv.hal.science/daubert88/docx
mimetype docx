--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1002,295 +1002,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Record of Dust Input and Provenance During Glacial Periods in Western Australia Shelf (IODP Expedition 356, Site U1461) from the Middle to Late Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Stabholz</w:t>
+                <w:t xml:space="preserve">Margot Courtillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+                <w:t xml:space="preserve">Maximilian Hallenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935214v1</w:t>
+                <w:t xml:space="preserve">hal-03039549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Record of Dust Input and Provenance During Glacial Periods in Western Australia Shelf (IODP Expedition 356, Site U1461) from the Middle to Late Pleistocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Courtillat</w:t>
+                <w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Hallenberger</w:t>
+                <w:t xml:space="preserve">Marion Stabholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.1251. </w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11111251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039549v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of anthropogenic and natural factors on Cheliff river waters (North-West of Algeria) at two contrasted climatic seasons</w:t>
               </w:r>
@@ -1538,421 +1538,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02123880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron ionization mass spectrometry fragmentation and multiple reaction monitoring quantification of autoxidation products of α- and β-amyrins in natural samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menniti</w:t>
+                <w:t xml:space="preserve">Dynamics and sources of pharmaceutically active compounds in a coastal Mediterranean river during heavy rains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude C. Aubert</w:t>
+                <w:t xml:space="preserve">Amelie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Palacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8213⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.6107 - 6121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0880-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324833v1</w:t>
+                <w:t xml:space="preserve">hal-01757638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and sources of pharmaceutically active compounds in a coastal Mediterranean river during heavy rains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
+                <w:t xml:space="preserve">Organic phosphorus in atmospheric deposition over the Mediterranean Sea: An important missing piece of the phosphorus cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Kouvarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Delsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0880-7⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757638v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic phosphorus in atmospheric deposition over the Mediterranean Sea: An important missing piece of the phosphorus cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bourrin</w:t>
+                <w:t xml:space="preserve">Electron ionization mass spectrometry fragmentation and multiple reaction monitoring quantification of autoxidation products of α- and β-amyrins in natural samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Delsaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude C. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.50-58. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (18), pp.1599-1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042956v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of major and trace elements in sediments of Ghazaouet Bay (western Algeria): An assessment of metal pollution</w:t>
               </w:r>
@@ -2068,51 +2068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7310,51 +7310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D5D81EE"/>
+    <w:nsid w:val="25DC762A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7541,51 +7541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daubert88" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9130-3258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069098301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216080866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Machu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kunesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15020301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charriere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Katra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14244092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menitti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Uus&#245;ue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals Artigas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#224;nchez-Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14006-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Noyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courtillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Hallenberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Benkaddour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00223-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02324833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0880-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delsaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01779043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Belhadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Dali Youcef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01485256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD97D1M0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Antonelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0575-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDKZFPG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin Ren&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q4ZBH3X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahd Geagea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.02.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC8SMS7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch-Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SF1ZMB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00230494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRVTZ5DJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.070" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHL2G95S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier Lafaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krachler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheburkin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kober" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2F5V3XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VSZ0NJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021568v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X5D6NCJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM3K9LNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00913-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPS242N8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(01)00080-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00546-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMWX1LQW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmene El Gh'Mari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnutt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00248-X" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Probst" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00037-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K39DGM6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694245v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721595v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.2.300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e El Azzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Pierret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153315v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quilici" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agarande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daubert88" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9130-3258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069098301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216080866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Machu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kunesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15020301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charriere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Katra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14244092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menitti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Uus&#245;ue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals Artigas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#224;nchez-Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14006-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Noyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courtillat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Hallenberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Benkaddour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00223-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0880-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delsaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02324833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8213" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01779043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Belhadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Dali Youcef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01485256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD97D1M0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Antonelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0575-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDKZFPG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin Ren&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q4ZBH3X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahd Geagea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.02.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC8SMS7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch-Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SF1ZMB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00230494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRVTZ5DJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.070" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHL2G95S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier Lafaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krachler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheburkin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kober" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2F5V3XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VSZ0NJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021568v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X5D6NCJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM3K9LNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00913-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPS242N8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(01)00080-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00546-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMWX1LQW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmene El Gh'Mari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnutt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00248-X" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Probst" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00037-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K39DGM6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694245v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721595v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.2.300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e El Azzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Pierret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153315v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quilici" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agarande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>