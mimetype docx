--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">216080866</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Qt0I4kcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,4897 +215,4918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global budget assessment of natural and anthropogenic particulate copper fluxes to the Gulf of Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 956, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Dense Water Formation on the Transfer of Particles and Trace Metals from the Coast to the Deep in the Northwestern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Kunesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (2), pp.301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w15020301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Dry and Wet Negev Soil–Dust Deposition on the Induction of Autoxidation of Soil–Dust Lipid Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Katra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (24), pp.4092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w14244092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIMS Fragmentation and MRM quantification of ferulic and p-coumaric acid TMS derivatives in deposited atmospheric particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (11), pp.e9287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.9287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of particles and metals into seawater following sediment resuspension of a coastal mine tailings disposal off Portmán Bay, Southern Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam Uusõue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Canals Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sànchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (35), pp.47973-47990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-14006-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Particle-attached riverine bacteriome shifts in a pollutant-resistant and pathogenic community during a Mediterranean extreme storm event” [Sci. Total Environ. 732 (2020) 139047]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 772, pp.146259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Record of Dust Input and Provenance During Glacial Periods in Western Australia Shelf (IODP Expedition 356, Site U1461) from the Middle to Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Courtillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Hallenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (11), pp.1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos11111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Stabholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of anthropogenic and natural factors on Cheliff river waters (North-West of Algeria) at two contrasted climatic seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Benkaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (6), pp.925-941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41742-019-00223-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (3), pp.475-496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02123880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and sources of pharmaceutically active compounds in a coastal Mediterranean river during heavy rains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Palacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (7), pp.6107 - 6121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-017-0880-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic phosphorus in atmospheric deposition over the Mediterranean Sea: An important missing piece of the phosphorus cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Violaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Kouvarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Delsaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 163, pp.50-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron ionization mass spectrometry fragmentation and multiple reaction monitoring quantification of autoxidation products of α- and β-amyrins in natural samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (18), pp.1599-1607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.8213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of major and trace elements in sediments of Ghazaouet Bay (western Algeria): An assessment of metal pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacéra Dali Youcef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 349 (8), pp.412 - 421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicontamination phenomena occur more often than expected in Mediterranean coastal watercourses: Study case of the Têt River (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menniti</w:t>
+                <w:t xml:space="preserve">Scopelophila cataractae (Mitt.) Broth. (Pottiaceae), une nouvelle station dans les Pyrénées Orientales, description et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Botanique du Centre-Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, p. 48-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485256v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scopelophila cataractae (Mitt.) Broth. (Pottiaceae), une nouvelle station dans les Pyrénées Orientales, description et évolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicontamination phenomena occur more often than expected in Mediterranean coastal watercourses: Study case of the Têt River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Thouvenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Aubert Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Botanique du Centre-Ouest </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 579, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273271v1</w:t>
+                <w:t xml:space="preserve">hal-01485256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverine transfer of anthropogenic and natural trace metals to the Gulf of Lions (NW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58, pp.14-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (5), pp 995-1014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.3005-3020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (5), pp.995-1014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (4), pp.3005-3020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and fate of copper in a small Mediterranean vineyard catchment: New insights from combined chemical extraction and δ65Cu isotopic composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiree El Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 463-464, pp. 91-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of hydrological events on the delivery of suspended sediment and associated radionuclides from the Rhne River to the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (9), pp.1479-1495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-012-0575-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of atmospheric deposition, biogeochemical cycling and water-mineral interaction on REE fractionation in acidic surface soils and soil water (the Strengbach case)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutin René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology Isotope Geoscience section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 264 (1-4), pp.173-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative behaviour of recently deposited radiostrontium and atmospheric common strontium in soils (Vosges mountains, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Sonke</w:t>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">P. Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
+                <w:t xml:space="preserve">N. Solovitch-Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (10), pp.2880-2887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325750v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00335845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline determination of the atmospheric Pb, Sr and Nd isotopic compositions in the Rhine Valley, Vosges Mountains (France) and the Central Swiss Alps.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stille</w:t>
+                <w:t xml:space="preserve">G. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Perrone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (6), pp.1703-1714. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.02.004⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00295862v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative behaviour of recently deposited radiostrontium and atmospheric common strontium in soils (Vosges mountains, France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Baseline determination of the atmospheric Pb, Sr and Nd isotopic compositions in the Rhine Valley, Vosges Mountains (France) and the Central Swiss Alps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahd Geagea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (10), pp.2880-2887. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.04.013⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.1703-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00335845v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00295862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 23, pp. 2789-2792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative migration behaviour of 90Sr, 239+240Pu and 241Am in mineral and organic soils of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Solovitch-Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (11), pp.2526-2535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00230494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of vegetation on fractionation of rare earth elements (REE) during water–rock interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88, 1-3, pp.341-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of vegetation on fractionation of rare earth elements (REE) during water-rock interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88, pp.341-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and fluxes of atmospheric REE entering an ombrotrophic peat bog in Black Forest (SW Germany): Evidence from snow, lichens and mosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krachler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheburkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, 11, pp.2815-2826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of vegetation on REE fractionation in stream waters of a small forested catchment ( the Strengbach case )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (13), pp.3217-3230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent atmospheric Pb deposition at a rural site in Southern Germany assessed using a peat core and snowpack, and comparison with other archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krachler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, 36, pp.6790-6801. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and origin of major and trace elements (particularly REE, U and Th) into labile and residual phases in an acid soil profile (Vosges Mountains, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1 (6), pp.899-916. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2003.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and migration of atmospheric REE in soils and surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Pourcelot</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 66, pp.3339-3350</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 66 (19), pp.3339-3350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00913-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013955v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and migration of atmospheric REE in soils and surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5111,943 +5153,922 @@
                 <w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00913-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03642961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and migration of atmospheric REE in soils and surface waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evidence of hydrological control of Sr behavior in stream water (Strengbach catchment, Vosges mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Viville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00913-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vol. 1 (n° 3), pp. 285-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0883-2927(01)00080-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04722733v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of hydrological control of Sr behavior in stream water (Strengbach catchment, Vosges mountains, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Characterization and migration of atmospheric REE in soils and surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.3339-3350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268323v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REE fractionation during granite weathering and removal by waters and suspended loads: Sr and Nd isotopic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 65, pp.387-406. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(00)00546-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03642949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium as a tracer of weathering processes in a silicate catchment polluted by acid atmospheric inputs, Strengbach, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmene El Gh'Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mcnutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, vol. 170 (n° 1-4), pp. 203-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00248-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ pattern of dissolved inorganic carbon in a small granitic catchment: the Strengbach case study (Vosges mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 159 (1-4), pp.129-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00037-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta C-13 pattern of dissolved inorganic carbon in a small granitic catchment: the Strengbach case study (Vosges mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 159 (1-4), pp.129-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00037-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering Processes in the Granitic Strengbach Catchment (North-Eastern France): Laboratory Experiments under Acidic Conditions and Field Assessment Using Sr Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralogical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 62A (2), pp.1214-1215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.1998.62A.2.300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6057,1021 +6078,1021 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW COMPILATION OF ELEMENT CONCENTRATIONS IN THE NATURAL RIVER WATER STANDARD SLRS-6 (NRC-CNRC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01576614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du standard d’eau de rivière slrs-6 (nrc-cnrc) compilation interlaboratoire du silicium, des terres rares et de 21 autres éléments en trace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on Cu origin and fate from combined chemical extraction and ᵟ⁶⁵Cu isotopic composition: Application to Cu transfers in a Mediterranean vineyard catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirée El Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Users Group Meeting 2012 (JESIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leipzig, Germany. pp.90-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of vegetation on fractionation of rare earth elements (REE) during water-rock interactions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Comparative study of the behaviour of radiostrontium and atmospheric common strontium in soils (Vosges mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Solovitch-Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry of the Earth's Surface (GES-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aix-en-Provence, France. pp.341-344</w:t>
+              <w:t xml:space="preserve">3rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.EGU06-A-02005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153725v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the behaviour of radiostrontium and atmospheric common strontium in soils (Vosges mountains, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">The impact of vegetation on fractionation of rare earth elements (REE) during water-rock interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.EGU06-A-02005</w:t>
+              <w:t xml:space="preserve">Geochemistry of the Earth's Surface (GES-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aix-en-Provence, France. pp.341-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083146v1</w:t>
+                <w:t xml:space="preserve">hal-00153725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing of atmospheric Pb, Sr and rare earth elements in a soil-water-plant system of a forested silicate catchment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, copenhague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining actinides migration in soils using activity ratios.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agarande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Kurashiki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7081,168 +7102,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study : Copper stress biomarkers research on a model plant, false yellowhead (Dittrichia viscosa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOSolutions 2025 1er congrès international sur les BioSolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7310,51 +7331,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25DC762A"/>
+    <w:nsid w:val="838AB7A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7541,51 +7562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daubert88" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9130-3258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069098301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216080866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Machu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kunesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15020301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charriere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Katra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14244092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menitti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Uus&#245;ue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals Artigas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#224;nchez-Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14006-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Noyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courtillat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Hallenberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Benkaddour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00223-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0880-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delsaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02324833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8213" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01779043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Belhadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Dali Youcef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01485256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD97D1M0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Antonelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0575-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDKZFPG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin Ren&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q4ZBH3X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahd Geagea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.02.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC8SMS7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch-Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SF1ZMB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00230494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRVTZ5DJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.070" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHL2G95S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier Lafaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krachler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheburkin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kober" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2F5V3XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VSZ0NJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021568v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X5D6NCJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM3K9LNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00913-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPS242N8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(01)00080-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00546-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMWX1LQW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmene El Gh'Mari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnutt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00248-X" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Probst" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00037-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K39DGM6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694245v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721595v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.2.300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e El Azzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Pierret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153315v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quilici" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agarande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daubert88" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9130-3258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069098301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216080866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Qt0I4kcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Machu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177266" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kunesch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15020301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charriere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Katra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14244092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810268v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menitti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Uus&#245;ue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals Artigas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#224;nchez-Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14006-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Noyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146259" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courtillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Hallenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Benkaddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00223-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0880-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delsaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02324833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01779043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Belhadj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Dali Youcef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01485256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD97D1M0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree El Azzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Antonelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0575-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDKZFPG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin Ren&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q4ZBH3X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335845v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch-Vella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SF1ZMB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahd Geagea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC8SMS7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00230494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRVTZ5DJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021594v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.070" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHL2G95S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier Lafaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krachler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheburkin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kober" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2F5V3XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VSZ0NJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021568v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X5D6NCJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM3K9LNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00913-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPS242N8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642961v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(01)00080-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00546-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMWX1LQW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268314v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmene El Gh'Mari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnutt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00248-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721724v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00037-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K39DGM6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694245v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.2.300" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388760v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e El Azzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153725v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Pierret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quilici" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agarande" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>