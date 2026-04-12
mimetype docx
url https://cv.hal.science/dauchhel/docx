--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -895,377 +895,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential modulation by glucocorticoids of alternative complement protein secretion in cells of the monocyte/macrophage lineage</w:t>
+                <w:t xml:space="preserve">In vitro biosynthesis of complement factor I by human endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudie Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dauchel</w:t>
+                <w:t xml:space="preserve">Robert Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denyse Ozanne</w:t>
+                <w:t xml:space="preserve">Marc Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 22 (4), pp.909-915. </w:t>
+              <w:t xml:space="preserve">, 1992, 22 (1), pp.213-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.1830220405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.1830220131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316905v1</w:t>
+                <w:t xml:space="preserve">hal-05316903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro biosynthesis of complement factor I by human endothelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential modulation by glucocorticoids of alternative complement protein secretion in cells of the monocyte/macrophage lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Julen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fontaine</w:t>
+                <w:t xml:space="preserve">Denyse Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 22 (1), pp.213-217. </w:t>
+              <w:t xml:space="preserve">, 1992, 22 (4), pp.909-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.1830220131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.1830220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316903v1</w:t>
+                <w:t xml:space="preserve">hal-05316905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of complement alternative pathway proteins by endothelial cells. Differential regulation by interleukin 1 and glucocorticoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 20 (8), pp.1669-1675. </w:t>
@@ -1361,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abdel Sater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Celebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1699,73 +1699,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology (ISMB) and 14th European Conference on Computational Biology (ECCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896715v1</w:t>
+                <w:t xml:space="preserve">hal-02896717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
               </w:r>
@@ -1824,73 +1824,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology (ISMB) and 14th European Conference on Computational Biology (ECCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896717v1</w:t>
+                <w:t xml:space="preserve">hal-02896715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GC- VC/DGE : a user-friendly web application for Going over Concordance across results from NGS bioinformatics analytic pipelines</w:t>
               </w:r>
@@ -2320,51 +2320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coulpier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delpech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sauger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1993.tb03392.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Daveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830200808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bachr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bencheikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flipo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/S2199-1006.1.SOR-.PPWHCXV.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coulpier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delpech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sauger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1993.tb03392.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Daveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830200808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bachr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bencheikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flipo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/S2199-1006.1.SOR-.PPWHCXV.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>