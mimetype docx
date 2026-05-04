--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1699,73 +1699,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology (ISMB) and 14th European Conference on Computational Biology (ECCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896717v1</w:t>
+                <w:t xml:space="preserve">hal-02896715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
               </w:r>
@@ -1824,73 +1824,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology (ISMB) and 14th European Conference on Computational Biology (ECCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896715v1</w:t>
+                <w:t xml:space="preserve">hal-02896717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GC- VC/DGE : a user-friendly web application for Going over Concordance across results from NGS bioinformatics analytic pipelines</w:t>
               </w:r>
@@ -2320,51 +2320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coulpier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delpech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sauger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1993.tb03392.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Daveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830200808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bachr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bencheikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flipo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/S2199-1006.1.SOR-.PPWHCXV.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coulpier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delpech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sauger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1993.tb03392.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Daveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830200808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bachr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bencheikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flipo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/S2199-1006.1.SOR-.PPWHCXV.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>