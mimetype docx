--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -895,377 +895,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro biosynthesis of complement factor I by human endothelial cells</w:t>
+                <w:t xml:space="preserve">Differential modulation by glucocorticoids of alternative complement protein secretion in cells of the monocyte/macrophage lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claudie Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fontaine</w:t>
+                <w:t xml:space="preserve">Denyse Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 22 (1), pp.213-217. </w:t>
+              <w:t xml:space="preserve">, 1992, 22 (4), pp.909-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.1830220131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.1830220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316903v1</w:t>
+                <w:t xml:space="preserve">hal-05316905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential modulation by glucocorticoids of alternative complement protein secretion in cells of the monocyte/macrophage lineage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">In vitro biosynthesis of complement factor I by human endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dauchel</w:t>
+                <w:t xml:space="preserve">Robert Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denyse Ozanne</w:t>
+                <w:t xml:space="preserve">Marc Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 22 (4), pp.909-915. </w:t>
+              <w:t xml:space="preserve">, 1992, 22 (1), pp.213-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.1830220405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.1830220131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316905v1</w:t>
+                <w:t xml:space="preserve">hal-05316903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of complement alternative pathway proteins by endothelial cells. Differential regulation by interleukin 1 and glucocorticoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dauchel</w:t>
+                <w:t xml:space="preserve">Nathalie Julen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Julen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudie Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 20 (8), pp.1669-1675. </w:t>
@@ -1361,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abdel Sater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Celebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1699,73 +1699,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology (ISMB) and 14th European Conference on Computational Biology (ECCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896715v1</w:t>
+                <w:t xml:space="preserve">hal-02896717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenerateReports: an Ion Torrent plugin summarizing a whole NGS experiment for clinical interpretation</w:t>
               </w:r>
@@ -1824,73 +1824,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology (ISMB) and 14th European Conference on Computational Biology (ECCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896717v1</w:t>
+                <w:t xml:space="preserve">hal-02896715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GC- VC/DGE : a user-friendly web application for Going over Concordance across results from NGS bioinformatics analytic pipelines</w:t>
               </w:r>
@@ -2320,51 +2320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coulpier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delpech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sauger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1993.tb03392.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Daveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830200808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bachr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bencheikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flipo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/S2199-1006.1.SOR-.PPWHCXV.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coulpier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delpech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sauger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1993.tb03392.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Daveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830200808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bachr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bencheikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flipo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/S2199-1006.1.SOR-.PPWHCXV.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Viailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>