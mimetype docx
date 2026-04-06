--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1910,325 +1910,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Boltzmann constant by laser spectroscopy as a basis for future measurements of the thermodynamic temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-010-0755-3⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.870-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431711v4</w:t>
+                <w:t xml:space="preserve">hal-00503220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Boltzmann constant by laser spectroscopy as a basis for future measurements of the thermodynamic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (10), pp.870-884. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.1347-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-010-0755-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503220v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431711v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Boltzmann constant by the Doppler broadening technique at a 3,8x10-5 accuracy level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">86-km optical link with a resolution of 2.10-18 for RF frequency transfer</w:t>
+                <w:t xml:space="preserve">86-km optical link with a resolution of 2 × 10-18 for RF frequency transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
@@ -2376,356 +2376,356 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Narbonneau</w:t>
+                <w:t xml:space="preserve">F. Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 48, pp.35-41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 48, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00059-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185715v3</w:t>
+                <w:t xml:space="preserve">hal-03786682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCOOH high-resolution spectroscopy in the 9.18 µm region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
+                <w:t xml:space="preserve">86-km optical link with a resolution of 2.10-18 for RF frequency transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Goncharov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tristan Valenzuela</w:t>
+                <w:t xml:space="preserve">François Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48, pp.35-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151481v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185715v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">86-km optical link with a resolution of 2 × 10-18 for RF frequency transfer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+                <w:t xml:space="preserve">HCOOH high-resolution spectroscopy in the 9.18 µm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bielsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Narbonneau</w:t>
+                <w:t xml:space="preserve">Tristan Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 48, pp.35-41. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 247 (1), pp.41-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00059-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786682v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency dissemination with a 86-km optical fibre for fundamental tests of physics</w:t>
               </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3121,51 +3121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution frequency standard dissemination via optical fiber metropolitan network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,51 +3268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute frequency measurement of an SF6 two-photon line using a femtosecond optical comb and sum-frequency generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute frequency measurement in the 28 THz spectral region with a femtosecond laser comb and a long-distance optical link to a primary standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5446,217 +5446,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGTHBOX, le kit pédagogique de la photonique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les concepts de la métrologie dans l'enseignement supérieur en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Goldfard Fabienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.357-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367499v1</w:t>
+                <w:t xml:space="preserve">hal-03972071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concepts de la métrologie dans l'enseignement supérieur en biologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIGTHBOX, le kit pédagogique de la photonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldfard Fabienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.357-362</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972071v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement d’un enseignant-chercheur physicien par un chercheur en didactique : vers une pratique de l’enseignement interactif</w:t>
               </w:r>
@@ -6513,411 +6513,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR frequency control using an optical frequency comb and a remte near-infrared frequency reference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long distance phase-coherent link between near- and mid-infrared frequency reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics-European Quantum Electronics Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Jose Convention Center, San Jose, CA, USA, United States</w:t>
+              <w:t xml:space="preserve">2012 European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.108 - 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804076v1</w:t>
+                <w:t xml:space="preserve">hal-03802434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate determination of the Boltzmann constant by Doppler spectroscopy: Towards a new definition of the kelvin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriam Triki</w:t>
+                <w:t xml:space="preserve">Mid-IR frequency control using an optical frequency comb and a remte near-infrared frequency reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Atomic Physics (ICAP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics-European Quantum Electronics Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Jose Convention Center, San Jose, CA, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165895v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance phase-coherent link between near- and mid-infrared frequency reference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
+                <w:t xml:space="preserve">Accurate determination of the Boltzmann constant by Doppler spectroscopy: Towards a new definition of the kelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 European Frequency and Time Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Atomic Physics (ICAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France. pp.02005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135702005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802434v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated results on prototype chalcogenide fibers for 10 mum wavefront spatial filtering</w:t>
               </w:r>
@@ -7590,51 +7590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7844,103 +7844,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCOOH high resolution spectroscopy in the 9.18$\mu$m region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8264,51 +8264,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="059B07C8"/>
+    <w:nsid w:val="4E65B579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8495,51 +8495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daussy-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5173-2943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fellmuth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zandt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaa790" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mejri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kozlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.09.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Douillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Valenzuela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.10.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Narbonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lours" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bize" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clairon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Santarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155&#852;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lours" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ziskind" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200200536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2FBSK99-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziskind" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marrel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chardonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00133-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8KVCLQB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(01)00851-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SM6J40G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Acef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.827446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318859v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amy-Klein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constantin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.4.000067" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Daussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bord&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Constantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phavorin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8N9MVW10-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nogues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Daussy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Constantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Chardonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/34/4/4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SW7ZTXQC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nogues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.605548" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.006692" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harnois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D Amario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Tual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldfard Fabienne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Moufarej" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234846" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moufarej" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kozlova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darqui&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501241" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Briaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darqui&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.FD03" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bord&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Maz&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011157v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daussy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307982" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000806" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daussy-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5173-2943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fellmuth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zandt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaa790" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mejri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kozlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.09.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielsa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Douillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Valenzuela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.10.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Narbonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lours" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bize" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clairon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Santarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155&#852;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lours" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ziskind" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200200536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2FBSK99-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziskind" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marrel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chardonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00133-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8KVCLQB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(01)00851-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SM6J40G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Acef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.827446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318859v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amy-Klein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constantin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.4.000067" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Daussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bord&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Constantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phavorin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8N9MVW10-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nogues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Daussy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Constantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Chardonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/34/4/4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SW7ZTXQC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nogues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.605548" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.006692" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harnois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D Amario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Tual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldfard Fabienne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Moufarej" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234846" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moufarej" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kozlova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darqui&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501241" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Briaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darqui&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.FD03" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bord&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Maz&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011157v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daussy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307982" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000806" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>