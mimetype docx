--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2312,51 +2312,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">86-km optical link with a resolution of 2 × 10-18 for RF frequency transfer</w:t>
+                <w:t xml:space="preserve">86-km optical link with a resolution of 2.10-18 for RF frequency transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
@@ -2376,356 +2376,356 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Narbonneau</w:t>
+                <w:t xml:space="preserve">François Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 48, pp.35-41. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 48, pp.35-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786682v1</w:t>
+                <w:t xml:space="preserve">hal-00185715v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">86-km optical link with a resolution of 2.10-18 for RF frequency transfer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+                <w:t xml:space="preserve">HCOOH high-resolution spectroscopy in the 9.18 µm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bielsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Narbonneau</w:t>
+                <w:t xml:space="preserve">Andrei Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 247 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185715v3</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCOOH high-resolution spectroscopy in the 9.18 µm region</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albane Douillet</w:t>
+                <w:t xml:space="preserve">86-km optical link with a resolution of 2 × 10-18 for RF frequency transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Valenzuela</w:t>
+                <w:t xml:space="preserve">F. Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 247 (1), pp.41-46. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48, pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00059-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151481v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency dissemination with a 86-km optical fibre for fundamental tests of physics</w:t>
               </w:r>
@@ -2987,332 +2987,332 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution frequency standard dissemination via optical fiber metropolitan network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Narbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Narbonneau</w:t>
+                <w:t xml:space="preserve">M. Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lours</w:t>
+                <w:t xml:space="preserve">S. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bize</w:t>
+                <w:t xml:space="preserve">A. Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clairon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Santarelli</w:t>
+                <w:t xml:space="preserve">G. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2205155͔⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2205155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151495v1</w:t>
+                <w:t xml:space="preserve">hal-04118481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution frequency standard dissemination via optical fiber metropolitan network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Narbonneau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lours</w:t>
+                <w:t xml:space="preserve">M Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bize</w:t>
+                <w:t xml:space="preserve">S Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clairon</w:t>
+                <w:t xml:space="preserve">A Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Santarelli</w:t>
+                <w:t xml:space="preserve">G Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 77, </w:t>
+              <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2205155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2205155͔⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118481v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute frequency measurement of an SF6 two-photon line using a femtosecond optical comb and sum-frequency generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute frequency measurement in the 28 THz spectral region with a femtosecond laser comb and a long-distance optical link to a primary standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5446,217 +5446,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concepts de la métrologie dans l'enseignement supérieur en biologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIGTHBOX, le kit pédagogique de la photonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldfard Fabienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.357-362</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972071v1</w:t>
+                <w:t xml:space="preserve">hal-05367499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGTHBOX, le kit pédagogique de la photonique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les concepts de la métrologie dans l'enseignement supérieur en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Goldfard Fabienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.357-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367499v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement d’un enseignant-chercheur physicien par un chercheur en didactique : vers une pratique de l’enseignement interactif</w:t>
               </w:r>
@@ -6513,411 +6513,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance phase-coherent link between near- and mid-infrared frequency reference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-IR frequency control using an optical frequency comb and a remte near-infrared frequency reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.108 - 0</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics-European Quantum Electronics Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Jose Convention Center, San Jose, CA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802434v1</w:t>
+                <w:t xml:space="preserve">hal-03804076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR frequency control using an optical frequency comb and a remte near-infrared frequency reference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
+                <w:t xml:space="preserve">Accurate determination of the Boltzmann constant by Doppler spectroscopy: Towards a new definition of the kelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics-European Quantum Electronics Conference 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Atomic Physics (ICAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France. pp.02005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135702005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804076v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate determination of the Boltzmann constant by Doppler spectroscopy: Towards a new definition of the kelvin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriam Triki</w:t>
+                <w:t xml:space="preserve">Long distance phase-coherent link between near- and mid-infrared frequency reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Atomic Physics (ICAP 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.108 - 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135702005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01165895v1</w:t>
+                <w:t xml:space="preserve">hal-03802434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated results on prototype chalcogenide fibers for 10 mum wavefront spatial filtering</w:t>
               </w:r>
@@ -7551,103 +7551,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-stable optical links for space and ground applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPIE, pp.26, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7844,103 +7844,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCOOH high resolution spectroscopy in the 9.18$\mu$m region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bielsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8264,51 +8264,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E65B579"/>
+    <w:nsid w:val="70D129BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8495,51 +8495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daussy-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5173-2943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fellmuth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zandt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaa790" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mejri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kozlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.09.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielsa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Douillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Valenzuela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.10.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Narbonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lours" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bize" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clairon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Santarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155&#852;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lours" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ziskind" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200200536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2FBSK99-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziskind" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marrel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chardonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00133-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8KVCLQB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(01)00851-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SM6J40G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Acef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.827446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318859v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amy-Klein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constantin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.4.000067" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Daussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bord&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Constantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phavorin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8N9MVW10-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nogues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Daussy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Constantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Chardonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/34/4/4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SW7ZTXQC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nogues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.605548" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.006692" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harnois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D Amario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Tual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldfard Fabienne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Moufarej" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234846" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moufarej" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kozlova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darqui&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501241" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Briaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darqui&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.FD03" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bord&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Maz&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011157v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daussy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307982" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000806" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daussy-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5173-2943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fellmuth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zandt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaa790" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mejri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kozlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.09.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Douillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Valenzuela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.10.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lours" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Narbonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lours" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clairon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Santarelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155&#852;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ziskind" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200200536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2FBSK99-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziskind" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marrel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chardonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00133-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8KVCLQB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(01)00851-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SM6J40G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Acef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.827446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318859v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amy-Klein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constantin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.4.000067" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Daussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bord&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Constantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phavorin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8N9MVW10-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nogues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Daussy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Constantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Chardonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/34/4/4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SW7ZTXQC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nogues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.605548" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.006692" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harnois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D Amario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Tual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldfard Fabienne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Moufarej" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234846" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moufarej" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kozlova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darqui&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501241" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Briaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darqui&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.FD03" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bord&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Maz&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011157v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daussy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307982" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000806" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>