--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -398,230 +398,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boltzmann project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un nouveau système d'unités de mesure pour le XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Maths du secret, 541 (Novembre 2018), pp.61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410541v1</w:t>
+                <w:t xml:space="preserve">hal-01988607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau système d'unités de mesure pour le XXIe siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Boltzmann project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E Pitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (2), pp.R1-R20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1681-7575/aaa790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988607v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cascade laser frequency stabilisation at the sub-Hz level</w:t>
               </w:r>
@@ -2705,821 +2705,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency dissemination with a 86-km optical fibre for fundamental tests of physics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First direct determination of the Boltzmann constant by an optical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+                <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/anphys:2008039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (25), pp.250801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.250801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796993v1</w:t>
+                <w:t xml:space="preserve">hal-00126269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct determination of the Boltzmann constant by an optical method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency dissemination with a 86-km optical fibre for fundamental tests of physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Guinet</w:t>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.187-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys:2008039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.250801⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126269v1</w:t>
+                <w:t xml:space="preserve">hal-03796993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution frequency standard dissemination via optical fiber metropolitan network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lours</w:t>
+                <w:t xml:space="preserve">F Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bize</w:t>
+                <w:t xml:space="preserve">M Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clairon</w:t>
+                <w:t xml:space="preserve">S Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Santarelli</w:t>
+                <w:t xml:space="preserve">A Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 77, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2205155⟩</w:t>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2205155͔⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118481v1</w:t>
+                <w:t xml:space="preserve">hal-03151495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution frequency standard dissemination via optical fiber metropolitan network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Narbonneau</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lours</w:t>
+                <w:t xml:space="preserve">M. Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bize</w:t>
+                <w:t xml:space="preserve">S. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clairon</w:t>
+                <w:t xml:space="preserve">A. Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Santarelli</w:t>
+                <w:t xml:space="preserve">G. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, </w:t>
+              <w:t xml:space="preserve">, 2006, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2205155͔⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2205155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151495v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute frequency measurement of an SF6 two-photon line using a femtosecond optical comb and sum-frequency generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-distance frequency dissemination with a resolution of 10-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréi N. Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30 (24), pp.3320</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.203904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008534v1</w:t>
+                <w:t xml:space="preserve">hal-00005433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance frequency dissemination with a resolution of 10-17</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute frequency measurement of an SF6 two-photon line using a femtosecond optical comb and sum-frequency generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 94, pp.203904</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (24), pp.3320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005433v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Measurement of an Ar+ Laser Stabilized on Narrow Lines of Molecular Iodine at 501.7 nm</w:t>
               </w:r>
@@ -3544,51 +3544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréi N. Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4279,295 +4279,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow molecule detection or Ramsey fringes in two-photon spectroscopy: which is better for high resolution spectroscopy and metrology ?</w:t>
+                <w:t xml:space="preserve">Limit on the Parity Nonconserving Energy Difference between the Enantiomers of a Chiral Molecule by Laser Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ch. Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Butcher</w:t>
+                <w:t xml:space="preserve">C. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.4.000067⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 83 (8), pp.1554-1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.83.1554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318859v1</w:t>
+                <w:t xml:space="preserve">hal-04318863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit on the Parity Nonconserving Energy Difference between the Enantiomers of a Chiral Molecule by Laser Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Slow molecule detection or Ramsey fringes in two-photon spectroscopy: which is better for high resolution spectroscopy and metrology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nguyen</w:t>
+                <w:t xml:space="preserve">L. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Bordé</w:t>
+                <w:t xml:space="preserve">R. Butcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 83 (8), pp.1554-1557. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4 (2), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.83.1554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.4.000067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318863v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency measurements of saturated-fluorescence-stabilized CO2 laser lines: comparison with an OsO4 -stabilized CO2 laser standard</w:t>
               </w:r>
@@ -4579,51 +4579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Phavorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,51 +4880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5852,420 +5852,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TESTING THE PARITY SYMMETRY IN COLD CHIRAL MOLECULES USING VIBRATIONAL SPECTROSCOPY</w:t>
+                <w:t xml:space="preserve">Implementing the New Kelvin by Laser Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pierens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Manceau</w:t>
+                <w:t xml:space="preserve">E. Moufarej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Tokunaga</w:t>
+                <w:t xml:space="preserve">O. Kozlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Briaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220909v1</w:t>
+                <w:t xml:space="preserve">hal-02410624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing the New Kelvin by Laser Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Briaudeau</w:t>
+                <w:t xml:space="preserve">Implementing the new kelvin by molecular precision spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Moufarej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Darquié</w:t>
+                <w:t xml:space="preserve">Catherine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Briaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501241⟩</w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Illinois at Urbana-Champaign, Jun 2018, Urbana-Champaign, Illinois, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2018.FD03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410624v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing the new kelvin by molecular precision spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TESTING THE PARITY SYMMETRY IN COLD CHIRAL MOLECULES USING VIBRATIONAL SPECTROSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Darquié</w:t>
+                <w:t xml:space="preserve">Matthieu Pierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cournol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Molecular Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319500v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cascade laser stabilization at sub-Hz-level by use of a frequency comb and an optical link</w:t>
               </w:r>
@@ -6897,430 +6897,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated results on prototype chalcogenide fibers for 10 mum wavefront spatial filtering</w:t>
+                <w:t xml:space="preserve">Updated results on prototype chalcogenide fibers for 10-um wavefront spatial filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bordé</w:t>
+                <w:t xml:space="preserve">Pascal Bordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
+                <w:t xml:space="preserve">G. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Mazé</w:t>
+                <w:t xml:space="preserve">C. Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earths: DARWIN/TPF and the Search for Extrasolar Terrestrial Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Heidelberg, Germany. pp.371-374</w:t>
+              <w:t xml:space="preserve">Towards Other Earths: DARWIN/TPF and the Search for Extrasolar Terrestrial Planets, 22-25 April 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Heidelberg, Germany. pp.371-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804847v1</w:t>
+                <w:t xml:space="preserve">hal-00010164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 um wavefront spatial filtering: first results with chalcogenide fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.273-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated results on prototype chalcogenide fibers for 10-um wavefront spatial filtering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Updated results on prototype chalcogenide fibers for 10 mum wavefront spatial filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daussy</w:t>
+                <w:t xml:space="preserve">P. Bordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maze</w:t>
+                <w:t xml:space="preserve">Gwenaël Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Other Earths: DARWIN/TPF and the Search for Extrasolar Terrestrial Planets, 22-25 April 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Heidelberg, Germany. pp.371-374</w:t>
+              <w:t xml:space="preserve">Earths: DARWIN/TPF and the Search for Extrasolar Terrestrial Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Heidelberg, Germany. pp.371-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010164v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype chalcogenide fibers for 10-micron wavefront modal filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7551,51 +7551,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-stable optical links for space and ground applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7603,51 +7603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPIE, pp.26, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7730,51 +7730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (PR8), pp.Pr8-45, 2000, </w:t>
@@ -8264,51 +8264,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70D129BE"/>
+    <w:nsid w:val="9C20F5A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8495,51 +8495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daussy-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5173-2943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fellmuth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zandt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaa790" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mejri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kozlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.09.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Douillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Valenzuela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.10.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lours" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Narbonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lours" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clairon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Santarelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155&#852;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ziskind" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200200536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2FBSK99-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziskind" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marrel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chardonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00133-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8KVCLQB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(01)00851-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SM6J40G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Acef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.827446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318859v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amy-Klein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constantin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.4.000067" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Daussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bord&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Constantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phavorin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8N9MVW10-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nogues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Daussy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Constantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Chardonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/34/4/4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SW7ZTXQC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nogues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.605548" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.006692" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harnois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D Amario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Tual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldfard Fabienne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Moufarej" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234846" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moufarej" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kozlova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darqui&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501241" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Briaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darqui&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.FD03" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bord&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Maz&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011157v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daussy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307982" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000806" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daussy-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5173-2943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fellmuth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zandt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaa790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mejri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kozlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.09.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Douillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Valenzuela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.10.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Narbonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lours" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bize" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clairon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Santarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155&#852;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lours" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2205155" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ziskind" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200200536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2FBSK99-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziskind" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marrel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chardonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00133-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8KVCLQB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(01)00851-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SM6J40G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Acef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.827446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Daussy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amy-Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bord&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1554" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constantin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.4.000067" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Constantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phavorin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8N9MVW10-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nogues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Daussy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Constantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Chardonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/34/4/4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SW7ZTXQC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nogues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.605548" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.35.006692" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harnois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D Amario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Tual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldfard Fabienne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Moufarej" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234846" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moufarej" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kozlova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darqui&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501241" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319500v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Briaudeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darqui&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.FD03" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010164v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daussy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804847v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bord&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Maz&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307982" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000806" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>