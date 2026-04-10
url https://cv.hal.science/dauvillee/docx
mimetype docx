--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -446,377 +446,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PP1 phosphatase controls both daughter cell formation and amylopectin levels in Toxoplasma gondii</w:t>
+                <w:t xml:space="preserve">From raw microalgae to bioplastics: Conversion of Chlorella vulgaris starch granules into thermoplastic starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Sarah Khelifa</w:t>
+                <w:t xml:space="preserve">A. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maanasa Bhaskaran</w:t>
+                <w:t xml:space="preserve">D. Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Boissavy</w:t>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mouveaux</w:t>
+                <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Araujo Silva</w:t>
+                <w:t xml:space="preserve">A. Compadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (9), pp.e3002791. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 342, pp.122342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733102v1</w:t>
+                <w:t xml:space="preserve">hal-04592489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From raw microalgae to bioplastics: Conversion of Chlorella vulgaris starch granules into thermoplastic starch</w:t>
+                <w:t xml:space="preserve">PP1 phosphatase controls both daughter cell formation and amylopectin levels in Toxoplasma gondii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Six</w:t>
+                <w:t xml:space="preserve">Asma Sarah Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauvillée</w:t>
+                <w:t xml:space="preserve">Maanasa Bhaskaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+                <w:t xml:space="preserve">Tom Boissavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
+                <w:t xml:space="preserve">Thomas Mouveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Compadre</w:t>
+                <w:t xml:space="preserve">Tatiana Araujo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 342, pp.122342. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (9), pp.e3002791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592489v2</w:t>
+                <w:t xml:space="preserve">hal-04733102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red light induces starch accumulation in $Chlorella\ vulgaris$ without affecting photosynthesis efficiency, unlike abiotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80, pp.103515. </w:t>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duchëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.1990. </w:t>
@@ -3631,536 +3631,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants of Arabidopsis lacking starch branching enzyme II substitute plastidial starch synthesis by cytoplasmic maltose accumulation</w:t>
+                <w:t xml:space="preserve">Mutants of Arabidopsis Lacking Starch Branching Enzyme II Substitute Plastidial Starch Synthesis by Cytoplasmic Maltose Accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dauvillée</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Planchot</w:t>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (10), pp.2694-2709. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 18, pp.2694-2709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666582v1</w:t>
+                <w:t xml:space="preserve">hal-00105070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants of Arabidopsis Lacking Starch Branching Enzyme II Substitute Plastidial Starch Synthesis by Cytoplasmic Maltose Accumulation</w:t>
+                <w:t xml:space="preserve">Mutants of Arabidopsis lacking starch branching enzyme II substitute plastidial starch synthesis by cytoplasmic maltose accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dauvillee</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Planchot</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18, pp.2694-2709</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 18 (10), pp.2694-2709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.105.037671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105070v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastidial phosphorylase is required for normal starch synthesis in Chlamydomonas reinhardtii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycogen Phosphorylase, the Product of the glgP Gene, Catalyzes Glycogen Breakdown by Removing Glucose Units from the Nonreducing Ends in Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Alonso-Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nora Eckermann</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Miguel Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Jose Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edurne Baroja-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 48, pp.274-285</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188, pp.5266-5272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092272v1</w:t>
+                <w:t xml:space="preserve">hal-00085358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycogen Phosphorylase, the Product of the glgP Gene, Catalyzes Glycogen Breakdown by Removing Glucose Units from the Nonreducing Ends in Escherichia coli.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastidial phosphorylase is required for normal starch synthesis in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Jose Munoz</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chochois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Steup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Haebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edurne Baroja-Fernandez</w:t>
+                <w:t xml:space="preserve">Nora Eckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 188, pp.5266-5272</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48, pp.274-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085358v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Escherichia coli glgX Gene in Glycogen Metabolism</w:t>
               </w:r>
@@ -4265,298 +4265,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of plant-like crystalline storage polysaccharide in the protozoan parasite Toxoplasma gondii argues for a red alga ancestry</w:t>
+                <w:t xml:space="preserve">Evolution of plant-like crystalline storage polysaccharide in the protozoan parasite Toxoplasma gondii argues for a red alga ancestry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dauvillée</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 60 (2), pp.257-267. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 60, pp.257-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680299v1</w:t>
+                <w:t xml:space="preserve">hal-00085577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of plant-like crystalline storage polysaccharide in the protozoan parasite Toxoplasma gondii argues for a red alga ancestry.</w:t>
+                <w:t xml:space="preserve">Evolution of plant-like crystalline storage polysaccharide in the protozoan parasite Toxoplasma gondii argues for a red alga ancestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dauvillee</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 60, pp.257-267</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 60 (2), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-004-0185-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085577v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STA11, a Chlamydomonas reinhardtii locus required for normal starch granule biogenesis, encodes disproportionating enzyme. Further evidence for a function of alpha-1,4 glucanotransferases during starch granule biosynthesis in green algae.</w:t>
               </w:r>
@@ -5036,277 +5036,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Characterization of Wild-Type and Mutant Isoamylases of Chlamydomonas reinhardtii Supports a Function of the Multimeric Enzyme Organization in Amylopectin Maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Simpler Is Better. Unicellular Green Algae for Discovering New Genes and Functions in Carbohydrate Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hironaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Funke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 125, pp.1723-1731</w:t>
+              <w:t xml:space="preserve">, 2001, 127, pp.1334-1338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085526v1</w:t>
+                <w:t xml:space="preserve">hal-00085532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Simpler Is Better. Unicellular Green Algae for Discovering New Genes and Functions in Carbohydrate Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical Characterization of Wild-Type and Mutant Isoamylases of Chlamydomonas reinhardtii Supports a Function of the Multimeric Enzyme Organization in Amylopectin Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 127, pp.1334-1338</w:t>
+              <w:t xml:space="preserve">, 2001, 125, pp.1723-1731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085532v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The debranching enzyme complex missing in glycogen accumulating mutants of Chlamydomonas reinhardtii displays an isoamylase-type specificity</w:t>
               </w:r>
@@ -5876,51 +5876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6749,51 +6749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A8ECA3C"/>
+    <w:nsid w:val="17B18EAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6980,51 +6980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dauvillee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0751-9193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124918204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2174-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bossu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Osman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferdinand Lensink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.70089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaf019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sarah Khelifa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Bhaskaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boissavy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouveaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Araujo Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002791" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103515" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04578644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bossu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vandromme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18923" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Findinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#235;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39506-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02023216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tun&#231;ay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz-Raffelt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx343" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0469-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03220730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vonlanthen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Purton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyann Sim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R Beeren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.565044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P M Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#234;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Sorokina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Sorokin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Goryanin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-36" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delhaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Moretz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015424" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantao Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxiang Han" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guongrong Hu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Sommerfeld" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2010.02.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47RFJW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Plancke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0907424106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beyly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144576" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebeault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Devassine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haebel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00461-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.087205" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00373-07" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198811v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Haferkamp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00380-05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nempont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delvalle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.037671" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092272v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eckermann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Alonso-Casajus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Miguel Viale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Munoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Baroja-Fernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kinderf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behjat Kosar-Hashemi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Samuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coppin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0185-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7045E28E311EC830E46409B6E9A04978558E94C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schlichting" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giersch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Li&#233;nard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Hulst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085532v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hicks" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hironaka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Funke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvillee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Morell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samuel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250125v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shaw" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C d'Hulst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739123v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brysbaert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/the-chlamydomonas-sourcebook/grossman/978-0-12-821430-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2019-0-02810-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dauvillee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0751-9193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124918204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2174-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bossu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Osman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferdinand Lensink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.70089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaf019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sarah Khelifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Bhaskaran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boissavy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouveaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Araujo Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103515" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04578644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bossu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vandromme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18923" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Findinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#235;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39506-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02023216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tun&#231;ay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz-Raffelt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx343" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0469-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03220730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vonlanthen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Purton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyann Sim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R Beeren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.565044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P M Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#234;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Sorokina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Sorokin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Goryanin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-36" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delhaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Moretz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015424" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantao Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxiang Han" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guongrong Hu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Sommerfeld" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2010.02.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47RFJW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Plancke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0907424106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beyly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144576" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebeault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Devassine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haebel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00461-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.087205" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00373-07" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198811v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Haferkamp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00380-05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nempont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delvalle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.037671" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Alonso-Casajus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Miguel Viale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Munoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Baroja-Fernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eckermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kinderf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behjat Kosar-Hashemi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Samuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coppin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0185-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7045E28E311EC830E46409B6E9A04978558E94C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schlichting" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giersch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Li&#233;nard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hicks" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hironaka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Funke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Hulst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvillee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Morell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samuel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250125v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shaw" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C d'Hulst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739123v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brysbaert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/the-chlamydomonas-sourcebook/grossman/978-0-12-821430-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2019-0-02810-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>