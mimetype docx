--- v1 (2026-04-10)
+++ v2 (2026-05-11)
@@ -208,883 +208,883 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Involved in Initiation 1 Interaction With Starch Synthase 4 From &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; Induces Inhibition of Elongating Activity</w:t>
+                <w:t xml:space="preserve">An alternative pathway to starch granule initiation unraveled in Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bossu</w:t>
+                <w:t xml:space="preserve">Adeline Courseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Osman</w:t>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brysbaert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.70089⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcaf019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379299v1</w:t>
+                <w:t xml:space="preserve">hal-04931710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative pathway to starch granule initiation unraveled in Chlamydomonas reinhardtii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein Involved in Initiation 1 Interaction With Starch Synthase 4 From &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; Induces Inhibition of Elongating Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Courseaux</w:t>
+                <w:t xml:space="preserve">Guillaume Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deschamps</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marc Ferdinand Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcaf019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prot.70089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931710v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From raw microalgae to bioplastics: Conversion of Chlorella vulgaris starch granules into thermoplastic starch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIKE EARLY STARVATION 1 interacts with amylopectin during starch biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Six</w:t>
+                <w:t xml:space="preserve">Melanie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauvillée</w:t>
+                <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+                <w:t xml:space="preserve">Corentin Spriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Compadre</w:t>
+                <w:t xml:space="preserve">Chun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122342⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Plant physiology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592489v2</w:t>
+                <w:t xml:space="preserve">hal-04578644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PP1 phosphatase controls both daughter cell formation and amylopectin levels in Toxoplasma gondii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Sarah Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Sarah Khelifa</w:t>
+                <w:t xml:space="preserve">Maanasa Bhaskaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maanasa Bhaskaran</w:t>
+                <w:t xml:space="preserve">Tom Boissavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Boissavy</w:t>
+                <w:t xml:space="preserve">Thomas Mouveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Araujo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (9), pp.e3002791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red light induces starch accumulation in $Chlorella\ vulgaris$ without affecting photosynthesis efficiency, unlike abiotic stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">From raw microalgae to bioplastics: Conversion of Chlorella vulgaris starch granules into thermoplastic starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvillée</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Compadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103515⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 342, pp.122342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629808v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIKE EARLY STARVATION 1 interacts with amylopectin during starch biosynthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Dauvillee</w:t>
+                <w:t xml:space="preserve">Red light induces starch accumulation in $Chlorella\ vulgaris$ without affecting photosynthesis efficiency, unlike abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Spriet</w:t>
+                <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Liu</w:t>
+                <w:t xml:space="preserve">J.-L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Plant physiology, </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.103515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578644v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further insight into the involvement of PII1 in starch granule initiation in Arabidopsis leaf chloroplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Spriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Courseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 239 (1), pp.132-145. </w:t>
@@ -1135,77 +1135,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PII1: a protein involved in starch initiation that determines granule number and size in Arabidopsis chloroplast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Spriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Courseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duchëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.1990. </w:t>
@@ -1429,64 +1429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hande Tunçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Schulz-Raffelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Spriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (18), pp.5177-5189. </w:t>
@@ -1671,51 +1671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of novel starch-deficient mutants of Chlorella sorokiniana for hyper-accumulation of lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Vonlanthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Purton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie R Beeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Findinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven G Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2190,51 +2190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Sorokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Corellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Sorokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the chloroplast targeted malarial vaccine antigens in chlamydomonas starch granules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danxiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guongrong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Sommerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2578,64 +2578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic dissection of floridean starch synthesis in the cytosol of the model dinoflagellate Crypthecodinium cohnii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2725,51 +2725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDROGEN PRODUCTION IN CHLAMYDOMONAS: PSII-DEPENDENT AND INDEPENDENT PATHWAYS DIFFER IN THEIR REQUIREMENT ON STARCH METABOLISM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beyly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2846,90 +2846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterotrophic dinoflagellate Crypthecodinium cohnii defines a model genetic system to investigate cytoplasmic starch synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guillebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimi Devassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Haebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2980,90 +2980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Gene Duplication within Chloroplastida and its correspondence with Relocation of Starch Metabolism to Chloroplasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Z Worden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3136,64 +3136,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Plancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasunori Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Symbiosis and the Birth of the Plant Kingdom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3378,77 +3378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of the periplastidial pathway of starch synthesis in the cryptophyte Guillardia theta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Haferkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Haebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3631,329 +3631,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants of Arabidopsis Lacking Starch Branching Enzyme II Substitute Plastidial Starch Synthesis by Cytoplasmic Maltose Accumulation</w:t>
+                <w:t xml:space="preserve">Mutants of Arabidopsis lacking starch branching enzyme II substitute plastidial starch synthesis by cytoplasmic maltose accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dauvillee</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Planchot</w:t>
+                <w:t xml:space="preserve">Veronique V. Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18, pp.2694-2709</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 18 (10), pp.2694-2709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.105.037671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105070v1</w:t>
+                <w:t xml:space="preserve">hal-02666582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants of Arabidopsis lacking starch branching enzyme II substitute plastidial starch synthesis by cytoplasmic maltose accumulation</w:t>
+                <w:t xml:space="preserve">Mutants of Arabidopsis Lacking Starch Branching Enzyme II Substitute Plastidial Starch Synthesis by Cytoplasmic Maltose Accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dauvillée</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique V. Planchot</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (10), pp.2694-2709. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 18, pp.2694-2709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666582v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycogen Phosphorylase, the Product of the glgP Gene, Catalyzes Glycogen Breakdown by Removing Glucose Units from the Nonreducing Ends in Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Alonso-Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Miguel Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastidial phosphorylase is required for normal starch synthesis in Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,51 +4146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Escherichia coli glgX Gene in Glycogen Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kinderf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4435,51 +4435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4568,51 +4568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4917,51 +4917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Loci Control Phytoglycogen Production in the Monocellular Green Alga Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,307 +5036,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Simpler Is Better. Unicellular Green Algae for Discovering New Genes and Functions in Carbohydrate Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical Characterization of Wild-Type and Mutant Isoamylases of Chlamydomonas reinhardtii Supports a Function of the Multimeric Enzyme Organization in Amylopectin Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Hicks</w:t>
+                <w:t xml:space="preserve">Matthew Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 127, pp.1334-1338</w:t>
+              <w:t xml:space="preserve">, 2001, 125, pp.1723-1731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085532v1</w:t>
+                <w:t xml:space="preserve">hal-00085526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Characterization of Wild-Type and Mutant Isoamylases of Chlamydomonas reinhardtii Supports a Function of the Multimeric Enzyme Organization in Amylopectin Maturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">When Simpler Is Better. Unicellular Green Algae for Discovering New Genes and Functions in Carbohydrate Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hironaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Morell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Roel Funke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 125, pp.1723-1731</w:t>
+              <w:t xml:space="preserve">, 2001, 127, pp.1334-1338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085526v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The debranching enzyme complex missing in glycogen accumulating mutants of Chlamydomonas reinhardtii displays an isoamylase-type specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5411,402 +5411,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the chlamydomonas reinhardtii alpha-1,4 glucanotransferase supports a direct function in amylopectin biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel, starch-like polysaccharides are synthesized by an unbound form of granule-bound starch synthase in glycogen-accumulating mutants of Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauvillee</w:t>
+                <w:t xml:space="preserve">E. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mouille</w:t>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mk Morell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Samuel</w:t>
+                <w:t xml:space="preserve">C d'Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 120 (4), pp.1005-14</w:t>
+              <w:t xml:space="preserve">, 1999, 119, pp.321-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250127v1</w:t>
+                <w:t xml:space="preserve">hal-02691913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and biochemical evidence for the involvement of alpha-1,4 glucanotransferases in amylopectin synthesis</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of the chlamydomonas reinhardtii alpha-1,4 glucanotransferase supports a direct function in amylopectin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gallant</w:t>
+                <w:t xml:space="preserve">Mk Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 120 (4), pp.993-1004</w:t>
+              <w:t xml:space="preserve">, 1999, 120 (4), pp.1005-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250125v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel, starch-like polysaccharides are synthesized by an unbound form of granule-bound starch synthase in glycogen-accumulating mutants of Chlamydomonas reinhardtii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and biochemical evidence for the involvement of alpha-1,4 glucanotransferases in amylopectin synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Shaw</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvillee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">A. Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C d'Hulst</w:t>
+                <w:t xml:space="preserve">D. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 119, pp.321-329</w:t>
+              <w:t xml:space="preserve">, 1999, 120 (4), pp.993-1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691913v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5876,51 +5876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6224,51 +6224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 88 KD DEBRANCHING ENZYME MISSING IN GLYCOGEN ACCUMULATING MUTANTS OF CLAMYDOMONAS REINHARDTII DISPLAYS AN ISOAMYLASE-TYPE SPECIFICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Slomiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENETIC TAILORING OF NOVEL STARCH POLYMERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Steven Ball, Sep 1999, Carry le Rouet, France</w:t>
@@ -6381,77 +6381,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Comparative, Biochemistry, Genetics and Evolution of Starch Metabolism in Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goodenough, Ursula; Grossman, Arthur; Wollman, Francis-André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chlamydomonas Sourcebook: Volume 2 Organellar and Metabolic Processes 3rd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6560,64 +6560,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6749,51 +6749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17B18EAF"/>
+    <w:nsid w:val="9CDCB7EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6980,51 +6980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dauvillee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0751-9193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124918204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2174-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bossu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Osman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferdinand Lensink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.70089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaf019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sarah Khelifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Bhaskaran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boissavy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouveaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Araujo Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103515" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04578644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bossu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vandromme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18923" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Findinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#235;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39506-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02023216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tun&#231;ay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz-Raffelt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx343" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0469-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03220730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vonlanthen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Purton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyann Sim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R Beeren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.565044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P M Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#234;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Sorokina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Sorokin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Goryanin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-36" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delhaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Moretz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015424" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantao Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxiang Han" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guongrong Hu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Sommerfeld" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2010.02.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47RFJW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Plancke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0907424106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beyly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144576" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebeault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Devassine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haebel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00461-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.087205" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00373-07" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198811v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Haferkamp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00380-05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nempont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delvalle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.037671" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Alonso-Casajus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Miguel Viale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Munoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Baroja-Fernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eckermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kinderf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behjat Kosar-Hashemi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Samuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coppin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0185-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7045E28E311EC830E46409B6E9A04978558E94C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schlichting" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giersch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Li&#233;nard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hicks" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hironaka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Funke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Hulst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvillee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Morell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samuel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250125v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shaw" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C d'Hulst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739123v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brysbaert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/the-chlamydomonas-sourcebook/grossman/978-0-12-821430-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2019-0-02810-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dauvillee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0751-9193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124918204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2174-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaf019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bossu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Osman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferdinand Lensink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.70089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04578644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bossu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sarah Khelifa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Bhaskaran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boissavy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouveaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Araujo Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002791" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103515" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vandromme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18923" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Findinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#235;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39506-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02023216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tun&#231;ay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz-Raffelt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx343" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02372362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0469-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03220730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vonlanthen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Purton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyann Sim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R Beeren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.565044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P M Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#234;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Sorokina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Sorokin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Goryanin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-36" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delhaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Moretz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015424" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantao Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxiang Han" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guongrong Hu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Sommerfeld" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2010.02.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47RFJW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Plancke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0907424106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beyly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144576" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebeault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Devassine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haebel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00461-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.087205" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00373-07" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198811v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Haferkamp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00380-05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nempont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delvalle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.037671" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Alonso-Casajus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Miguel Viale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Munoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Baroja-Fernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eckermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kinderf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behjat Kosar-Hashemi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Samuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coppin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0185-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7045E28E311EC830E46409B6E9A04978558E94C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schlichting" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giersch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Li&#233;nard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Hulst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085532v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hicks" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hironaka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Funke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691913v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shaw" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C d'Hulst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvillee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Morell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samuel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739123v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brysbaert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798391v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/the-chlamydomonas-sourcebook/grossman/978-0-12-821430-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2019-0-02810-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>