--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -394,51 +394,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
@@ -583,235 +583,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the breed and litter breed composition on the growth, survival, and health of rabbits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Descriptive analysis of the environmental impact of intensive rabbit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100083⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.241-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2024.22642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813552v1</w:t>
+                <w:t xml:space="preserve">hal-04865318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive analysis of the environmental impact of intensive rabbit production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the breed and litter breed composition on the growth, survival, and health of rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (4), pp.241-258. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/wrs.2024.22642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865318v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoughtful or distant farmer: Exploring the influence of human-animal relationships on rabbit stress, behaviour, and emotional responses in two distinct living environments</w:t>
               </w:r>
@@ -1038,680 +1038,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time budget of two rabbit genotypes having access to different-sized pasture areas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of outdoor grazing-area access time and enrichment on space and pasture use, behaviour, health and growth traits of weaned rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Plagnet</w:t>
+                <w:t xml:space="preserve">M. Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105872⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.100724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123096v1</w:t>
+                <w:t xml:space="preserve">hal-04112732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of grass biomass consumed by rabbits housed in movable paddocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Time budget of two rabbit genotypes having access to different-sized pasture areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Janczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Plagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2023.18243⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260, pp.105872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056801v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of outdoor grazing-area access time and enrichment on space and pasture use, behaviour, health and growth traits of weaned rabbits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of grass biomass consumed by rabbits housed in movable paddocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Savietto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Bannelier</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Plagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pujol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (3), pp.100724. </w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2023.18243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112732v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Derbez</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aymard</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224414v1</w:t>
+                <w:t xml:space="preserve">hal-04661337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Germain</w:t>
+                <w:t xml:space="preserve">P. Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661337v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of outdoor grazing area size and genotype on space and pasture use, behaviour, health, and growth traits of weaned rabbits</w:t>
               </w:r>
@@ -1844,77 +1844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2076,161 +2076,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of access to outdoor grazing and stocking density on space and pasture use, behaviour, reactivity, and growth traits of weaned rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+                <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on performances, injury occurrence and enrichment use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+                <w:t xml:space="preserve">A-M. Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15 (9), pp.100334. </w:t>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365288v1</w:t>
+                <w:t xml:space="preserve">hal-03589028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la génétique animale à la transition agroécologique des systèmes d’élevage</w:t>
               </w:r>
@@ -2344,295 +2344,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on performances, injury occurrence and enrichment use</w:t>
+                <w:t xml:space="preserve">Effect of housing enrichment and type of flooring on the performance and behaviour of female rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Breda</w:t>
+                <w:t xml:space="preserve">J. Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-M. Debrusse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Bonnemère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100390⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2021.15848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589028v1</w:t>
+                <w:t xml:space="preserve">hal-03613079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of housing enrichment and type of flooring on the performance and behaviour of female rabbits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bréda</w:t>
+                <w:t xml:space="preserve">Effect of access to outdoor grazing and stocking density on space and pasture use, behaviour, reactivity, and growth traits of weaned rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+                <w:t xml:space="preserve">Sébastien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Bonnemère</w:t>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (4), pp.275-285. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (9), pp.100334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/wrs.2021.15848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613079v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary strategy on progression of health and behaviour in mule ducks reared for fatty liver production</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4460,278 +4460,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources allocation in reproductive rabbit does: a review of feeding and genetic strategies for suitable performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental sensitivity differs between rabbit lines selected for reproductive intensity and longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baselga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2013.1236⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.1969-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111300178X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199072v1</w:t>
+                <w:t xml:space="preserve">hal-01019629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental sensitivity differs between rabbit lines selected for reproductive intensity and longevity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resources allocation in reproductive rabbit does: a review of feeding and genetic strategies for suitable performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Baselga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.1969-1977. </w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.123-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111300178X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2013.1236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019629v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive efficiency in rabbit does according to environment and genetic type</w:t>
               </w:r>
@@ -4877,924 +4877,924 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF GENETIC DIVERSITY AT INDIVIDUAL AND GROUP LEVEL ON THE HEALTH OF GROWING RABBITS</w:t>
+                <w:t xml:space="preserve">Effect of extruded linseed and algae padina pavonica's dietary supplementation on meat fatty acid profile in fattening rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Bigot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Agradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quattrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, World Rabbit Science Association; Institue of Agrifood Research and Technology; Associacion Espanola de Cunicultura, Oct 2024, Tarragona, France</w:t>
+              <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731230v1</w:t>
+                <w:t xml:space="preserve">hal-04735411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extruded linseed and algae padina pavonica's dietary supplementation on meat fatty acid profile in fattening rabbits</w:t>
+                <w:t xml:space="preserve">Effect of feed supplementation with plant-derived omega 3 on the productive and reproductive performance of female rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Quattrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Agradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brecchia</w:t>
+                <w:t xml:space="preserve">S. Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Brecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735411v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed supplementation with plant-derived omega 3 on the productive and reproductive performance of female rabbits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DESCRIPTIVE ANALYSIS OF THE ENVIRONMENTAL IMPACT OF INTENSIVE RABBIT PRODUCTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">, IRTA; ASESCU, Oct 2024, Tarragona, Spain. pp.241-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735471v1</w:t>
+                <w:t xml:space="preserve">hal-04728661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESCRIPTIVE ANALYSIS OF THE ENVIRONMENTAL IMPACT OF INTENSIVE RABBIT PRODUCTION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of dietary enrichment with omega-3 polyunsaturated fatty acids from extruded linseed and algae on the growth performance of rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quattrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRTA; ASESCU, Oct 2024, Tarragona, Spain. pp.241-258</w:t>
+              <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728661v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crecimiento, eficiencia alimentaria y calidad de canal de conejos en crecimiento alimentados con dietas conteniendo dos productos derivados de la producción de linaza suplementados con dos niveles de vitamina E</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of extruded linseed integration in rabbits' diet, on meat's fatty acid profile and microbiological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Despeyroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Colin</w:t>
+                <w:t xml:space="preserve">S. Tibaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 Symposium de Cunicultura de ASESCU (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASESCU - Asociacion Española de Cuniculture, Apr 2024, Cordoba, España</w:t>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566222v1</w:t>
+                <w:t xml:space="preserve">hal-04735441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dietary enrichment with omega-3 polyunsaturated fatty acids from extruded linseed and algae on the growth performance of rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Vigo</w:t>
+                <w:t xml:space="preserve">Crecimiento, eficiencia alimentaria y calidad de canal de conejos en crecimiento alimentados con dietas conteniendo dos productos derivados de la producción de linaza suplementados con dos niveles de vitamina E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">48 Symposium de Cunicultura de ASESCU (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASESCU - Asociacion Española de Cuniculture, Apr 2024, Cordoba, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735390v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extruded linseed integration in rabbits' diet, on meat's fatty acid profile and microbiological quality</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INFLUENCE OF GENETIC DIVERSITY AT INDIVIDUAL AND GROUP LEVEL ON THE HEALTH OF GROWING RABBITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tayachi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astrid Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">, World Rabbit Science Association; Institue of Agrifood Research and Technology; Associacion Espanola de Cunicultura, Oct 2024, Tarragona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735441v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action pour une gestion intégrée de la santé en élevage cunicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
@@ -5823,77 +5823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de sélection pour la résistance non-spécifique aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESE : CONTRIBUTION DE LA GENETIQUE ANIMALE A LA TRANSITION AGROECOLOGIQUE DES SYSTEMES D’ELEVAGE CUNICOLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6194,90 +6194,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPPEMENT D’UNE METHODE DE DOSAGE DE LA CORTICOSTERONE PILAIRE CHEZ LE LAPIN POUR VALUER LEUR STRESS ET LEURS CAPACITES D’ADAPTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France. pp.118-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6315,51 +6315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUNICULTURE BIOLOGIQUE OU AU PÂTURAGE : SYSTÈMES, RÈGLEMENTATION, PERFORMANCES TECHNICO-ECONOMIQUES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6678,64 +6678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,2472 +6784,2472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+                <w:t xml:space="preserve">Breeding for general disease resistance: a selection experiment in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850970v1</w:t>
+                <w:t xml:space="preserve">hal-03766847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for general disease resistance: a selection experiment in rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Herbert</w:t>
+                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766847v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-time group housing of familiar rabbit does in large partitionned space: effects on performance and behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHARACTERIZATION OF THE FRENCH RABBIT BREED FAUVE-DE-BOURGOGNE IN AN INTENSIVE SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Laclef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">Jean Marie Bonnemere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Warin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yayu Huang</w:t>
+                <w:t xml:space="preserve">David Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Bonnemère</w:t>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645129v1</w:t>
+                <w:t xml:space="preserve">hal-03152623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gigou</w:t>
+                <w:t xml:space="preserve">A new simplified performance referencing system adapted to organic rabbit farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Goby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613255v1</w:t>
+                <w:t xml:space="preserve">hal-03644561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF THE FRENCH RABBIT BREED FAUVE-DE-BOURGOGNE IN AN INTENSIVE SYSTEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outdoor access for growing rabbits: effect of stocking rate on behaviour and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+                <w:t xml:space="preserve">Sébastien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152623v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new simplified performance referencing system adapted to organic rabbit farming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproductive performance of a maternal rabbit cross: Fauve-de-Bourgogne X INRA 1777</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Bonnemere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">12. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644561v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive performance of a maternal rabbit cross: Fauve-de-Bourgogne X INRA 1777</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of housing and enrichment on behaviour and performance of growing and reproducing rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+                <w:t xml:space="preserve">Sébastien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152610v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor access for growing rabbits: effect of stocking rate on behaviour and performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La necesaria transición de la cunicultura en Europa. El ejemplo francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">45. Symposium de Cunicultura de ASESCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Inconnu, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649257v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of housing and enrichment on behaviour and performance of growing and reproducing rabbits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Breda</w:t>
+                <w:t xml:space="preserve">Space use and exploratory behaviour in growing rabbit housed in large partitioned pens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brédas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pujol</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644842v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La necesaria transición de la cunicultura en Europa. El ejemplo francés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on spatial position, performance and lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Symposium de Cunicultura de ASESCU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Inconnu, España</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365405v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space use and exploratory behaviour in growing rabbit housed in large partitioned pens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Brédas</w:t>
+                <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645002v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on spatial position, performance and lesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Part-time group housing of familiar rabbit does in large partitionned space: effects on performance and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Laclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Bonnemère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644887v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche participative pour la conception d'un système d'élevage cunicole socialement accepté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cren</w:t>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Bien-être animal : des valeurs à partager</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aranda del Duero, España. 108 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2019.11963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891011v1</w:t>
+                <w:t xml:space="preserve">hal-02734802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAELA : une application Smartphone d'aide à la décision et de construction d'un référentiel technico-économique en cuniculture AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre P Goby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734802v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAELA : une application Smartphone d'aide à la décision et de construction d'un référentiel technico-économique en cuniculture AB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884178v1</w:t>
+                <w:t xml:space="preserve">hal-02884253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escolha da futura reprodutora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI. Jornasdas Associação Portuguesa de Cunicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Tras-Os-Montes e Alto Duro, Nov 2019, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création d'un référentiel technique simplifié adapté à la cuniculture biologique: premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">18. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884253v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un référentiel technique simplifié adapté à la cuniculture biologique: premiers résultats</w:t>
+                <w:t xml:space="preserve">A new technical referencing system for organic rabbit farming in France : first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J P Goby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">Mathilde Cormouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890968v1</w:t>
+                <w:t xml:space="preserve">hal-02737995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technical referencing system for organic rabbit farming in France : first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche participative pour la conception d'un système d'élevage cunicole socialement accepté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cormouls</w:t>
+                <w:t xml:space="preserve">Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
+              <w:t xml:space="preserve">Colloque Bien-être animal : des valeurs à partager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737995v1</w:t>
+                <w:t xml:space="preserve">hal-02891011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency components at fattening in rabbit lines selected for different objectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestão sanitaria da granja cunicula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
+              <w:t xml:space="preserve">6th American Rabbit Congress (2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associação Cientifica Brasileira de Cunicultura, Aug 2018, Goiania, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736104v1</w:t>
+                <w:t xml:space="preserve">hal-04546497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestão sanitaria da granja cunicula.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feed efficiency components at fattening in rabbit lines selected for different objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Piles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ródenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th American Rabbit Congress (2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associação Cientifica Brasileira de Cunicultura, Aug 2018, Goiania, Brazil</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546497v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia el tamaño de camada óptimo de las conejas</w:t>
               </w:r>
@@ -9298,260 +9298,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting the age pyramid to promote a more sustainable and healthful rabbit production system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livestock and Agroecology: redesigning animal production systems in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 413 p</w:t>
+              <w:t xml:space="preserve">Regional Symposium on Agroecology for Sustainable Agriculture and Food Systems in Europe and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Budapest, Hungary. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608109v1</w:t>
+                <w:t xml:space="preserve">hal-01608445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock and Agroecology: redesigning animal production systems in the 21st century</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjusting the age pyramid to promote a more sustainable and healthful rabbit production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ródenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugenio Martínez-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Symposium on Agroecology for Sustainable Agriculture and Food Systems in Europe and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Budapest, Hungary. 2 p</w:t>
+              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 413 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608445v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt et limites de l'ajout de fèces dures dans le nid sur la santé des lapereaux</w:t>
               </w:r>
@@ -9589,51 +9589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
@@ -9662,51 +9662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préparation du lapin futur reproducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Martínez-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9714,51 +9714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Santacreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concha Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9809,64 +9809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martínez-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ródenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Baselga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concha Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9998,51 +9998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28982F58"/>
+    <w:nsid w:val="8DAFE7C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davi-savietto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1833-5832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6870-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Federico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Brecchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fehri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2540031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Abdel-Kafy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.20829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.22642" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/awf.2024.54" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.20894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105872" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18243" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fetiveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savietto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bannelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pujol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100334" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003367" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-020-00315-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penad&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnau-Bonachera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002489" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodenas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900051X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11968" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Pascual" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000162" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marono" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martinez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2016.4006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-014-0073-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Berry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-6894" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#243;denas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baselga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pascual" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cervera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2013.1236" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300178X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique E. Blas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion C. Cervera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Baselga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2012.1152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731230v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bigot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agradi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Fehri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quattrone" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vigo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecchia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728661v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735390v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belabbas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tibaoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mestiri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Salem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tayachi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779776v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gigou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goby" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnemere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644561v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cren" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Goby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152630v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goby" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737995v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cormouls" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736104v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pascual" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R&#243;denas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608109v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603380v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Santacreu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Cervera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davi-savietto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1833-5832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6870-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Federico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Brecchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fehri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2540031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Abdel-Kafy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.20829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.22642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/awf.2024.54" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.20894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fetiveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savietto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bannelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pujol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105872" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18243" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003367" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-020-00315-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penad&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnau-Bonachera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002489" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodenas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900051X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11968" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Pascual" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000162" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marono" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martinez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2016.4006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-014-0073-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Berry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-6894" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#243;denas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baselga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300178X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pascual" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cervera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2013.1236" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique E. Blas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion C. Cervera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Baselga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2012.1152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agradi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Fehri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quattrone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belabbas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735441v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tibaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mestiri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Salem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tayachi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779776v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gigou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnemere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644561v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goby" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Goby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152630v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cormouls" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cren" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736104v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pascual" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R&#243;denas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603380v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Santacreu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Cervera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>