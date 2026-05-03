--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -583,365 +583,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive analysis of the environmental impact of intensive rabbit production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thoughtful or distant farmer: Exploring the influence of human-animal relationships on rabbit stress, behaviour, and emotional responses in two distinct living environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Janczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2024.22642⟩</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.e47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/awf.2024.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865318v1</w:t>
+                <w:t xml:space="preserve">hal-04765379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the breed and litter breed composition on the growth, survival, and health of rabbits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Descriptive analysis of the environmental impact of intensive rabbit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100083⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.241-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2024.22642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813552v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoughtful or distant farmer: Exploring the influence of human-animal relationships on rabbit stress, behaviour, and emotional responses in two distinct living environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the breed and litter breed composition on the growth, survival, and health of rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Fetiveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Janczak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fillon</w:t>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33, pp.e47. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/awf.2024.54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765379v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastured rabbit systems and organic certification: European union regulations and technical and economic performance in France</w:t>
               </w:r>
@@ -1038,680 +1038,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of outdoor grazing-area access time and enrichment on space and pasture use, behaviour, health and growth traits of weaned rabbits</w:t>
+                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fetiveau</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Savietto</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fillon</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bannelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pujol</w:t>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100724⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112732v1</w:t>
+                <w:t xml:space="preserve">hal-04661337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time budget of two rabbit genotypes having access to different-sized pasture areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Bannelier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Plagnet</w:t>
+                <w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105872⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123096v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of grass biomass consumed by rabbits housed in movable paddocks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of outdoor grazing-area access time and enrichment on space and pasture use, behaviour, health and growth traits of weaned rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.100724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/wrs.2023.18243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056801v1</w:t>
+                <w:t xml:space="preserve">hal-04112732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Germain</w:t>
+                <w:t xml:space="preserve">Time budget of two rabbit genotypes having access to different-sized pasture areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Janczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Plagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260, pp.105872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04661337v1</w:t>
+                <w:t xml:space="preserve">hal-04123096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of grass biomass consumed by rabbits housed in movable paddocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Plagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2023.18243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224414v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of outdoor grazing area size and genotype on space and pasture use, behaviour, health, and growth traits of weaned rabbits</w:t>
               </w:r>
@@ -1844,77 +1844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-M. Debrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (12), pp.1-7. </w:t>
@@ -2484,51 +2484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of access to outdoor grazing and stocking density on space and pasture use, behaviour, reactivity, and growth traits of weaned rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,676 +2612,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary strategy on progression of health and behaviour in mule ducks reared for fatty liver production</w:t>
+                <w:t xml:space="preserve">Early deviations in performance, metabolic and immunological indicators affect stayability in rabbit females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Litt</w:t>
+                <w:t xml:space="preserve">M. Penadés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Arnau-Bonachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (6), pp.1258-1269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119003367⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.780-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119002489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798714v1</w:t>
+                <w:t xml:space="preserve">hal-02622496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A referencing system to analyse performances of French organic rabbit farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roinsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13165-020-00315-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early deviations in performance, metabolic and immunological indicators affect stayability in rabbit females</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of dietary strategy on progression of health and behaviour in mule ducks reared for fatty liver production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Viana</w:t>
+                <w:t xml:space="preserve">J. Litt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Larsen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (4), pp.780-789. </w:t>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.1258-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731119002489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119003367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622496v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of rearing feeding programme on the performance of rabbit females from 1st to 2nd parturition</w:t>
               </w:r>
@@ -3629,334 +3629,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASTRAB: a model for simulating intake regulation and growth of rabbits raised on pastures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early development and reproductive lifespan of rabbit females: implications of growth rate, rearing diet and body condition at first mating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martínez-Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Joly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heloise Legendre</w:t>
+                <w:t xml:space="preserve">J. J. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12 (8), pp.1642-1651. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117002993⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 12 (11), pp.2347-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118000162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627744v1</w:t>
+                <w:t xml:space="preserve">hal-02622166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early development and reproductive lifespan of rabbit females: implications of growth rate, rearing diet and body condition at first mating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Rodenas</w:t>
+                <w:t xml:space="preserve">PASTRAB: a model for simulating intake regulation and growth of rabbits raised on pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Pascual</w:t>
+                <w:t xml:space="preserve">Heloise Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12 (11), pp.2347-2355. </w:t>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.1642-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118000162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622166v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term implications of feed energy source in different genetic types of reproductive rabbit females : III. Fitness and productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnau-Bonachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (9), pp.1886-1894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4150,51 +4150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (2), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4518,51 +4518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baselga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.1969-1977. </w:t>
@@ -5603,77 +5603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Rabbit Science Association; Institue of Agrifood Research and Technology; Associacion Espanola de Cunicultura, Oct 2024, Tarragona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5698,103 +5698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action pour une gestion intégrée de la santé en élevage cunicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
@@ -5823,51 +5823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de sélection pour la résistance non-spécifique aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESE : CONTRIBUTION DE LA GENETIQUE ANIMALE A LA TRANSITION AGROECOLOGIQUE DES SYSTEMES D’ELEVAGE CUNICOLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,64 +6220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France. pp.118-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6296,446 +6296,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUNICULTURE BIOLOGIQUE OU AU PÂTURAGE : SYSTÈMES, RÈGLEMENTATION, PERFORMANCES TECHNICO-ECONOMIQUES.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunities for animal genetics to foster the ecological transition of livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Nov 2022, Le Mans, France</w:t>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047773v1</w:t>
+                <w:t xml:space="preserve">hal-03779776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for animal genetics to foster the ecological transition of livestock farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, France. pp.509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-937-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779776v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CUNICULTURE BIOLOGIQUE OU AU PÂTURAGE : SYSTÈMES, RÈGLEMENTATION, PERFORMANCES TECHNICO-ECONOMIQUES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Nov 2022, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-937-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04359957v1</w:t>
+                <w:t xml:space="preserve">hal-04047773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6790,51 +6790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for general disease resistance: a selection experiment in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6915,90 +6915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7159,385 +7159,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new simplified performance referencing system adapted to organic rabbit farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outdoor access for growing rabbits: effect of stocking rate on behaviour and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644561v1</w:t>
+                <w:t xml:space="preserve">hal-03649257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor access for growing rabbits: effect of stocking rate on behaviour and performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproductive performance of a maternal rabbit cross: Fauve-de-Bourgogne X INRA 1777</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Bonnemere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">12. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649257v1</w:t>
+                <w:t xml:space="preserve">hal-03152610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive performance of a maternal rabbit cross: Fauve-de-Bourgogne X INRA 1777</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new simplified performance referencing system adapted to organic rabbit farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152610v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of housing and enrichment on behaviour and performance of growing and reproducing rabbits</w:t>
               </w:r>
@@ -7756,64 +7756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brédas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
@@ -7894,51 +7894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
@@ -7980,77 +7980,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8118,51 +8118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Laclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8211,519 +8211,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03645129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734802v1</w:t>
+                <w:t xml:space="preserve">hal-02884253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAELA : une application Smartphone d'aide à la décision et de construction d'un référentiel technico-économique en cuniculture AB</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Escolha da futura reprodutora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre P Goby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">XI. Jornasdas Associação Portuguesa de Cunicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Tras-Os-Montes e Alto Duro, Nov 2019, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884178v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yayu Huang</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aranda del Duero, España. 108 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2019.11963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884253v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escolha da futura reprodutora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAELA : une application Smartphone d'aide à la décision et de construction d'un référentiel technico-économique en cuniculture AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre P Goby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. Jornasdas Associação Portuguesa de Cunicultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Tras-Os-Montes e Alto Duro, Nov 2019, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152630v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un référentiel technique simplifié adapté à la cuniculture biologique: premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8817,64 +8817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cormouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8955,51 +8955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9317,51 +9317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock and Agroecology: redesigning animal production systems in the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9589,51 +9589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
@@ -9998,51 +9998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DAFE7C3"/>
+    <w:nsid w:val="136C169C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davi-savietto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1833-5832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6870-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Federico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Brecchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fehri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2540031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Abdel-Kafy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.20829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.22642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/awf.2024.54" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.20894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fetiveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savietto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bannelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pujol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105872" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18243" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003367" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-020-00315-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penad&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnau-Bonachera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002489" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodenas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900051X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11968" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Pascual" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000162" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marono" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martinez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2016.4006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-014-0073-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Berry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-6894" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#243;denas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baselga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300178X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pascual" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cervera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2013.1236" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique E. Blas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion C. Cervera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Baselga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2012.1152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agradi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Fehri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quattrone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belabbas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735441v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tibaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mestiri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Salem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tayachi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779776v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gigou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnemere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644561v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goby" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Goby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152630v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cormouls" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cren" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736104v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pascual" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R&#243;denas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603380v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Santacreu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Cervera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davi-savietto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1833-5832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6870-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Federico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Brecchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fehri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2540031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Abdel-Kafy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.20829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/awf.2024.54" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.22642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.20894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fetiveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savietto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bannelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pujol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100724" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105872" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18243" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penad&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnau-Bonachera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002489" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-020-00315-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodenas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900051X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11968" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Pascual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000162" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marono" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martinez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2016.4006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-014-0073-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Berry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-6894" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#243;denas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baselga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300178X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pascual" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cervera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2013.1236" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique E. Blas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion C. Cervera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Baselga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2012.1152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agradi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Fehri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quattrone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belabbas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735441v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tibaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mestiri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Salem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tayachi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359957v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gigou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnemere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644561v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goby" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Goby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cormouls" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cren" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736104v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pascual" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R&#243;denas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603380v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Santacreu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Cervera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>