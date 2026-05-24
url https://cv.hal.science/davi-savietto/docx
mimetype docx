--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">V. Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Germain</w:t>
+                <w:t xml:space="preserve">P. Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661337v1</w:t>
+                <w:t xml:space="preserve">hal-04224414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fillon</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Derbez</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aymard</w:t>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224414v1</w:t>
+                <w:t xml:space="preserve">hal-04661337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of outdoor grazing-area access time and enrichment on space and pasture use, behaviour, health and growth traits of weaned rabbits</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,77 +1844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2746,425 +2746,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148098v1</w:t>
+                <w:t xml:space="preserve">hal-02930201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A referencing system to analyse performances of French organic rabbit farms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Goby</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Roinsard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13165-020-00315-1⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873480v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
+                <w:t xml:space="preserve">A referencing system to analyse performances of French organic rabbit farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">J. Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, </w:t>
+              <w:t xml:space="preserve">Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13165-020-00315-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02930201v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary strategy on progression of health and behaviour in mule ducks reared for fatty liver production</w:t>
               </w:r>
@@ -3261,291 +3261,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of rearing feeding programme on the performance of rabbit females from 1st to 2nd parturition</w:t>
+                <w:t xml:space="preserve">Effect of early development on semen parameters and lifespan of rabbit males selected by high growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martínez-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.J. Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (10), pp.2173-2182. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.72-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111900051X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618252v1</w:t>
+                <w:t xml:space="preserve">hal-02618588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early development on semen parameters and lifespan of rabbit males selected by high growth rate</w:t>
+                <w:t xml:space="preserve">Consequences of rearing feeding programme on the performance of rabbit females from 1st to 2nd parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martínez-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Llorens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Pascual</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 139, pp.72-80. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (10), pp.2173-2182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173111900051X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618588v1</w:t>
+                <w:t xml:space="preserve">hal-02618252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of environment on the development and lifetime reproductive performance in domestic rabbit females</w:t>
               </w:r>
@@ -3557,51 +3557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martínez-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (3), pp.123-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3648,51 +3648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development and reproductive lifespan of rabbit females: implications of growth rate, rearing diet and body condition at first mating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martínez-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martínez-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (1), pp.39-45. </w:t>
@@ -4345,51 +4345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different resource allocation strategies result from selection for litter size at weaning in rabbit does</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ródenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,64 +4479,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental sensitivity differs between rabbit lines selected for reproductive intensity and longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baselga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4877,277 +4877,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extruded linseed and algae padina pavonica's dietary supplementation on meat fatty acid profile in fattening rabbits</w:t>
+                <w:t xml:space="preserve">Effect of feed supplementation with plant-derived omega 3 on the productive and reproductive performance of female rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Quattrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Agradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Brecchia</w:t>
+                <w:t xml:space="preserve">S. Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Brecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735411v1</w:t>
+                <w:t xml:space="preserve">hal-04735471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed supplementation with plant-derived omega 3 on the productive and reproductive performance of female rabbits</w:t>
+                <w:t xml:space="preserve">Effect of extruded linseed and algae padina pavonica's dietary supplementation on meat fatty acid profile in fattening rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Agradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Quattrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Agradi</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mazzola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Brecchia</w:t>
+                <w:t xml:space="preserve">G. Brecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735471v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESCRIPTIVE ANALYSIS OF THE ENVIRONMENTAL IMPACT OF INTENSIVE RABBIT PRODUCTION</w:t>
               </w:r>
@@ -5196,402 +5196,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dietary enrichment with omega-3 polyunsaturated fatty acids from extruded linseed and algae on the growth performance of rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.E. Fehri</w:t>
+                <w:t xml:space="preserve">Crecimiento, eficiencia alimentaria y calidad de canal de conejos en crecimiento alimentados con dietas conteniendo dos productos derivados de la producción de linaza suplementados con dos niveles de vitamina E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belabbas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Vigo</w:t>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">48 Symposium de Cunicultura de ASESCU (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASESCU - Asociacion Española de Cuniculture, Apr 2024, Cordoba, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735390v1</w:t>
+                <w:t xml:space="preserve">hal-04566222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extruded linseed integration in rabbits' diet, on meat's fatty acid profile and microbiological quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of dietary enrichment with omega-3 polyunsaturated fatty acids from extruded linseed and algae on the growth performance of rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tibaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Tayachi</w:t>
+                <w:t xml:space="preserve">R. Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quattrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735441v1</w:t>
+                <w:t xml:space="preserve">hal-04735390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crecimiento, eficiencia alimentaria y calidad de canal de conejos en crecimiento alimentados con dietas conteniendo dos productos derivados de la producción de linaza suplementados con dos niveles de vitamina E</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Bannelier</w:t>
+                <w:t xml:space="preserve">Effect of extruded linseed integration in rabbits' diet, on meat's fatty acid profile and microbiological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tibaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Despeyroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Colin</w:t>
+                <w:t xml:space="preserve">O. Tayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 Symposium de Cunicultura de ASESCU (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASESCU - Asociacion Española de Cuniculture, Apr 2024, Cordoba, España</w:t>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTA, ASESCU, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566222v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF GENETIC DIVERSITY AT INDIVIDUAL AND GROUP LEVEL ON THE HEALTH OF GROWING RABBITS</w:t>
               </w:r>
@@ -5692,277 +5692,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action pour une gestion intégrée de la santé en élevage cunicole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+                <w:t xml:space="preserve">Une expérience de sélection pour la résistance non-spécifique aux maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Boucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+                <w:t xml:space="preserve">Emilie Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France. pp.142-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047884v1</w:t>
+                <w:t xml:space="preserve">hal-04052767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience de sélection pour la résistance non-spécifique aux maladies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action pour une gestion intégrée de la santé en élevage cunicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France. pp.142-145</w:t>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052767v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAELA – Une application smartphone pour la gestion assistée d'un atelier cunicole en suivi individuel, et le référencement des performances</w:t>
               </w:r>
@@ -6050,51 +6050,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESE : CONTRIBUTION DE LA GENETIQUE ANIMALE A LA TRANSITION AGROECOLOGIQUE DES SYSTEMES D’ELEVAGE CUNICOLE</w:t>
+                <w:t xml:space="preserve">Synthèse : contribution de la génétique animale à la transition agroécologique des systèmes d’élevage cunicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
@@ -6194,51 +6194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPPEMENT D’UNE METHODE DE DOSAGE DE LA CORTICOSTERONE PILAIRE CHEZ LE LAPIN POUR VALUER LEUR STRESS ET LEURS CAPACITES D’ADAPTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,760 +6784,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for general disease resistance: a selection experiment in rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Herbert</w:t>
+                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766847v1</w:t>
+                <w:t xml:space="preserve">hal-03850970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+                <w:t xml:space="preserve">Breeding for general disease resistance: a selection experiment in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850970v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF THE FRENCH RABBIT BREED FAUVE-DE-BOURGOGNE IN AN INTENSIVE SYSTEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outdoor access for growing rabbits: effect of stocking rate on behaviour and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Bonnemere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152623v1</w:t>
+                <w:t xml:space="preserve">hal-03649257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor access for growing rabbits: effect of stocking rate on behaviour and performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproductive performance of a maternal rabbit cross: Fauve-de-Bourgogne X INRA 1777</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Bonnemere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Warin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">David Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">12. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649257v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive performance of a maternal rabbit cross: Fauve-de-Bourgogne X INRA 1777</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new simplified performance referencing system adapted to organic rabbit farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152610v1</w:t>
+                <w:t xml:space="preserve">hal-03644561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new simplified performance referencing system adapted to organic rabbit farming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHARACTERIZATION OF THE FRENCH RABBIT BREED FAUVE-DE-BOURGOGNE IN AN INTENSIVE SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Bonnemere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644561v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of housing and enrichment on behaviour and performance of growing and reproducing rabbits</w:t>
               </w:r>
@@ -7562,51 +7562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7756,51 +7756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brédas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8006,51 +8006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8118,51 +8118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Laclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8405,325 +8405,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAELA : une application Smartphone d'aide à la décision et de construction d'un référentiel technico-économique en cuniculture AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre P Goby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734802v1</w:t>
+                <w:t xml:space="preserve">hal-02884178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAELA : une application Smartphone d'aide à la décision et de construction d'un référentiel technico-économique en cuniculture AB</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aranda del Duero, España. 108 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2019.11963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884178v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un référentiel technique simplifié adapté à la cuniculture biologique: premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8817,51 +8817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9998,51 +9998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="136C169C"/>
+    <w:nsid w:val="79CB7AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davi-savietto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1833-5832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6870-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Federico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Brecchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fehri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2540031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Abdel-Kafy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.20829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/awf.2024.54" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.22642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.20894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fetiveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savietto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bannelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pujol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100724" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105872" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18243" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penad&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnau-Bonachera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002489" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-020-00315-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodenas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900051X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11968" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Pascual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000162" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marono" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martinez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2016.4006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-014-0073-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Berry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-6894" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#243;denas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baselga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300178X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pascual" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cervera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2013.1236" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique E. Blas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion C. Cervera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Baselga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2012.1152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agradi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Fehri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quattrone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belabbas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735441v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tibaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mestiri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Salem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tayachi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359957v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gigou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnemere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644561v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goby" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Goby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cormouls" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cren" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736104v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pascual" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R&#243;denas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603380v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Santacreu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Cervera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davi-savietto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1833-5832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6870-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Federico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Brecchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fehri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2540031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Abdel-Kafy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.20829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/awf.2024.54" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.22642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.20894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fetiveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savietto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bannelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pujol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100724" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105872" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18243" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penad&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnau-Bonachera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002489" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-020-00315-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodenas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pascual" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900051X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11968" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Pascual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000162" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marono" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martinez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2016.4006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-014-0073-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Berry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-6894" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#243;denas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baselga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300178X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pascual" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cervera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2013.1236" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique E. Blas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion C. Cervera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Baselga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2012.1152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quattrone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Fehri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agradi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzola" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vigo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecchia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566222v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735390v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belabbas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tibaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mestiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Salem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tayachi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359957v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gigou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnemere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644561v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152623v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goby" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884178v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Goby" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cormouls" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cren" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736104v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pascual" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R&#243;denas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Mart&#237;nez-Paredes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603380v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Santacreu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Cervera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>