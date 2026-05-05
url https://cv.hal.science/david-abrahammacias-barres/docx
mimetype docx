--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -355,826 +355,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El cholo costeño más allá de la literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kipus: Revista Andina de Letras y Estudios Culturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrimoine culturel et territoire: le cas de Cholos en Équateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Patrimoine immatériel et enjeux territoriaux, 3 (256), pp.105-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.10338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.10338⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03254688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EIB y discurso político-educativo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELAD-SILDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Diglossie et bilinguisme en Équateur, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELAD-SILDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Diglossie et bilinguisme en Équateur: les défis de l’Éducation interculturelle bilingue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Diglossie et bilinguisme en Équateur, 3</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Políticas estatales e identidades en el Ecuador: etnicidades de la Costa y &amp;quot;reindigenización</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diseño y elaboración de un programa en EFE: el caso de la asignatura Español de negocios en Lenguas Extranjeras Aplicadas (LEA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Taillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nuevas perspectivas e investigaciones en la enseñanza del español para uso profesional, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Español jurídico: Diseño curricular y preparación de una clase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nuevas perspectivas e investigaciones en la enseñanza del español para uso profesional, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los tiempos verbales : una cuestión de tiempo y de espacio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MarcoELE : Revista de Didáctica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cuestiones de gramática para especialistas no nativos de español, 22, pp.72-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395527v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonio cultural y lingüístico : el montubio y el amorfino.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire(s) de l'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire &amp;quot;Patrimoine(s) en Équateur : politiques culturelles et politiques de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELAD-SILDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.4419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...362 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Medina</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01884846v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01391594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La enseñanza de la gramática y la formación de profesores en Francia: un desafío para la gramática pedagógica</w:t>
               </w:r>
@@ -1695,50 +1695,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimonialisation et identité: Le cacaco sémiophore de la guayaquilénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Patrimoines, Sociétés et Identités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège d'Espagne, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lengua, variación y etnicidad en la Costa ecuatoriana: los montuvios y los cholos costeños. Un reto para la documentación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1747,1787 +1829,1705 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional Transdisciplinario Desafíos en la Diversidad (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCE; HUMBOLDT KOLLEG 2023, Sep 2023, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus lingüísticos en los estudios ecuatorianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diálogo con/sobre el Ecuador: CUERPO(S) desde las artes liberales y las ciencias sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Patrimonialisation et identité: Le cacaco sémiophore de la guayaquilénéité</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingüística aplicada a la enseñanza del español en Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenguaje y pensamiento: Interculturalidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Guayaquil, Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identidad, lenguaje y estereotipos en el programa televisivo Tres familias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les productions culturelles ultra-contemporaines en Équateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nanterre, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuestiones históricas y sociolingüísticas aplicadas a la enseñanza del español/castellano. Contexto ecuatoriano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature, culture et éducation en Équateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Azogues, Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Referenciación espacio-temporal en español y francés a través de los tiempos verbales del indicativo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium on Romance Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la Costa (1904). Cuerpo enfermo, atavismo e ideología</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Patrimoines, Sociétés et Identités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège d'Espagne, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Distopías, utopías y apocalipsis en la producción cultural ecuatoriana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nanterre, Francia</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLAPI-ELE y el desarrollo de la expresión oral en la carrera Lenguas Extranjeras Aplicadas (LEA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLAPI-ELE. El estudio del español a partir de corpus orales ecológicos: análisis conversacional, sintaxis de la lengua oral y aplicación didáctica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lyon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Azogues, Ecuador</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El cojo Navarrete: análisis del discurso literario con un referente histórico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornada de estudio internacional Formulaciones y reformulaciones de imaginarios colectivos: el liberalismo y la figura de Eloy Alfaro en las novelas ecuatorianas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Azogues, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Guayaquil, Ecuador</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El proyecto CLAPI-ELE: &amp;quot;Lingüística de corpus y enseñanza del español profesional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les genres discursifs hybrides et leur enseignement/apprentissage en espagnol des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre; Université Sorbonne Nouvelle, Jun 2019, Nanterre, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A la Costa (1904). Cuerpo enfermo, atavismo e ideología</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonios inmateriales, entre mostración e invisibilidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distopías, utopías y apocalipsis en la producción cultural ecuatoriana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Guayaquil, Ecuador</w:t>
+              <w:t xml:space="preserve">La fábrica del patrimonio inmaterial en América y en Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brest, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Graz, Austria</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholo ecuatoriano: encrucijada discursiva e identitaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simposio internacional "Desafíos en la Diversidad, Lenguas indígenas vivas: Múltiples contextos, diversas miradas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Lyon, Francia</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El cholo ecuatoriano: tensión entre discurso literario e imaginario colectivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso de la Asociación de Ecuatorianistas "Más allá de la literatura: adaptaciones y nuevas formas de expresión en Ecuador"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Azogues, Ecuador</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Centro de Estudios Ecuatorianos (CEE) de la Universidad París Nanterre: miradas hacia la producción cultural ecuatoriana desde hace 45 años</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convergencias sobre la producción cultural ecuatoriana: una mirada hacia y desde el Ecuador, el centro del mundo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación de Ecuatorianistas, Jul 2017, Loja, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Patrimonios inmateriales, entre mostración e invisibilidad</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues et politiques d'État en Équateur : procédé de réindigénisation des peuples &amp;quot;autochtones&amp;quot; hispanophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et mutations : métamorphose des discours dans l'espace Espagne-Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nanterre, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes ethniques de la côte équatorienne : cholos, discours politico-éducatif et réindigénisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diglossie et bilinguisme en Équateur: les défis de l'éducation interculturelle bilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El tentenelaire en El espejo y la ventana (1967) de Adalberto Ortiz : Pensar lo mestizo desde lo afroecuatoriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fábrica del patrimonio inmaterial en América y en Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brest, Francia</w:t>
+              <w:t xml:space="preserve">Reubicando el ser ecuatoriano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Quito, Ecuador</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement par compétences : Moodle et l'enseignement de l'espagnol comme langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MoodleMoot &amp; MaharaHui francophone 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin (Lyon 3), Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Quito, Ecuador</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Referenciación espacio-temporal y traducción de los tiempos verbales del indicativo inactual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Español y francés en contraste: de la lengua a la traducción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Cervantès de Paris; Université Sorbonne Nouvelle; Université François Rabelais; Université Paris Ouest Nanterre La Défense, Mar 2017, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Centro de Estudios Ecuatorianos (CEE) de la Universidad Paris Nanterre : miradas cruzadas sobre la producción cultural ecuatoriana desde hace 45 años</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convergencias sobre la producción cultural ecuatoriana: una mirada hacia y desde el Ecuador, el centro del mundo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación de ecuatorianistas, Jul 2017, Loja, Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingüística y planificación curricular en la era digital : el caso del semestre 2 de Espagnol LV2 del máster LCE en la U. Jean Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires du REDESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIIA - REDESC; Université Paris Nanterre, Apr 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diseño y elaboración de un programa en EFE: el caso de las asignatura Español de negocios en Lenguas Extranjeras Aplicadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Nanterre; Université Sorbonne Nouvelle, Jun 2019, Nanterre, Francia</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Taillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur la Didactique de l’espagnol de spécialité Pratiques pédagogiques et contextes d’apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le CRIIA, le REDESC et l’Institut Cervantès, Dec 2013, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nanterre, Francia</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Español jurídico: Diseño curricular y preparación de una clase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur la Didactique de l’espagnol de spécialité Pratiques pédagogiques et contextes d’apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le CRIIA, le REDESC et l’Institut Cervantès, Dec 2013, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...603 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397498v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01397497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3640,51 +3640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine(s) en Équateur : Politiques culturelles et politiques de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4425,51 +4425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/1984644468084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10338" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02881590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine-Lehmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Jauregui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01395527v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Medina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.4419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01391594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01395532v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01395539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01391606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01401396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Reynoso-Gaute" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02509583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02509584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02509585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01395501v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01395548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490071v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-01395450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/1984644468084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02881590v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine-Lehmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Jauregui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01395527v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01391594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Medina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.4419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01395532v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01395539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01391606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01401396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Reynoso-Gaute" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02509583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02509584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02509585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01395501v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01395548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490071v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-01395450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>