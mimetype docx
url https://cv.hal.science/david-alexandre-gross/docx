--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1028,1173 +1028,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of cyclophosphamide and interleukin-2 allows CD4 1 T cells converted to Tregs to control scurfy syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Lizot</w:t>
+                <w:t xml:space="preserve">Hepatic expression of GAA results in enhanced enzyme bioavailability in mice and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Costa-Verdera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R Riling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayme M L Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020009187⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26744-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416555v1</w:t>
+                <w:t xml:space="preserve">hal-03449262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic expression of GAA results in enhanced enzyme bioavailability in mice and non-human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jayme M L Nordin</w:t>
+                <w:t xml:space="preserve">A combination of cyclophosphamide and interleukin-2 allows CD4 1 T cells converted to Tregs to control scurfy syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Klifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (17), pp.2326-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020009187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26744-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03449262v1</w:t>
+                <w:t xml:space="preserve">hal-04416555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Immune Responses to Adeno-Associated Virus (AAV) Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+                <w:t xml:space="preserve">Of rAAV and Men: From Genetic Neuromuscular Disorder Efficacy and Toxicity Preclinical Studies to Clinical Trials and Back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Alexandre Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Mingozzi</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm10040258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363711v1</w:t>
+                <w:t xml:space="preserve">hal-04363708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of rAAV and Men: From Genetic Neuromuscular Disorder Efficacy and Toxicity Preclinical Studies to Clinical Trials and Back</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRAP-dependent endosomal T cell receptor signalling is essential for T cell responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irini Evnouchidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Benadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ernesto Zucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Weimershaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm10040258⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16471-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363708v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRAP-dependent endosomal T cell receptor signalling is essential for T cell responses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrés Ernesto Zucchetti</w:t>
+                <w:t xml:space="preserve">Human Immune Responses to Adeno-Associated Virus (AAV) Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ronzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Alexandre Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjana Weimershaus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federico Mingozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.2779. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16471-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867476v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foxp3+ Regulatory and Conventional CD4+ T Cells Display Similarly High Frequencies of Alloantigen-Reactive Cells</w:t>
+                <w:t xml:space="preserve">Induction of tumor-specific CTL responses using the C-terminal fragment of Viral protein R as cell penetrating peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lalfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chappert</w:t>
+                <w:t xml:space="preserve">D A Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Carpentier</w:t>
+                <w:t xml:space="preserve">C Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Urbain</w:t>
+                <w:t xml:space="preserve">P Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Davoust</w:t>
+                <w:t xml:space="preserve">C Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00521⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40594-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392758v1</w:t>
+                <w:t xml:space="preserve">hal-02362867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of tumor-specific CTL responses using the C-terminal fragment of Viral protein R as cell penetrating peptide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual muscle-liver transduction imposes immune tolerance for muscle transgene engraftment despite preexisting immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Leborgne</w:t>
+                <w:t xml:space="preserve">Laurent Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chappert</w:t>
+                <w:t xml:space="preserve">Stéphanie Li Chung Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Masurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Leboeuf</w:t>
+                <w:t xml:space="preserve">Dominique Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40594-7⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), pii: 127008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.127008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362867v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual muscle-liver transduction imposes immune tolerance for muscle transgene engraftment despite preexisting immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-Presentation of Skin-Targeted Recombinant Adenoassociated Virus 2/1 Transgene Induces Potent Resident Memory CD8 ؉ T Cell Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Alexandre Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ghenassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bartolo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Sofia Benkhelifa-Ziyyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.127008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (5), pp.e01334-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01334-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324422v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Presentation of Skin-Targeted Recombinant Adenoassociated Virus 2/1 Transgene Induces Potent Resident Memory CD8 ؉ T Cell Responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David-Alexandre Gross</w:t>
+                <w:t xml:space="preserve">Foxp3+ Regulatory and Conventional CD4+ T Cells Display Similarly High Frequencies of Alloantigen-Reactive Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lalfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ghenassia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Maxime Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Benkhelifa-Ziyyat</w:t>
+                <w:t xml:space="preserve">Jean Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (5), pp.e01334-18. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01334-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827009v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of anergic or regulatory tumor-specific CD4+ T cells in the tumor-draining lymph node</w:t>
               </w:r>
@@ -2314,51 +2314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intradermal Immunization with rAAV1 Vector Induces Robust Memory CD8+ T Cell Responses Independently of Transgene Expression in DCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ghenassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Alexandre Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Tros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (10), pp.2309-2322. </w:t>
@@ -2582,90 +2582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Transgene Immunogenicity Gears CD8+ T-cell Priming After rAAV-Mediated Muscle Gene Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lalfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2716,90 +2716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrathymic induction of Foxp3⁺ regulatory T cells declines with age in a T-cell intrinsic manner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lalfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3744,51 +3744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E55A86CE"/>
+    <w:nsid w:val="F98EF688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3975,51 +3975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-alexandre-gross" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6688-9816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06103021X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192716618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431047792" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Vie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rossiaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172614" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fazio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gervaso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorvardur Halfdanarson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sonbol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eiring" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/erc-22-0395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Gross" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Tedesco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ronzitti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.857276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Belaid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guillem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rignault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Klifa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lizot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009187" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Riling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme M L Nordin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26744-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mingozzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm10040258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benadda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ernesto Zucchetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Weimershaus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16471-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lalfer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoust" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00521" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Gross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leborgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chappert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Masurier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leboeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40594-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartolo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Li Chung Tong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.127008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghenassia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benkhelifa-Ziyyat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01334-18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sedlik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bottasso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04524-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.06.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trinquand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno R. Dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tran Quang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rocchetti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Zaniboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-15-0675" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00912507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kuhn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343532" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Darocha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2012.208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sudres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. da Rocha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2012.101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff-Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M S Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Duffour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.17.3.679" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095902v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cabarrocas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Magnusson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Piaggio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Mars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603086103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stockholm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Seye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Opolon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302440" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002371-200301000-00007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-alexandre-gross" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6688-9816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06103021X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192716618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431047792" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Vie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rossiaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172614" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fazio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gervaso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorvardur Halfdanarson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sonbol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eiring" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/erc-22-0395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Gross" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Tedesco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ronzitti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.857276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Belaid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guillem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rignault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Klifa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lizot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009187" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Riling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme M L Nordin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26744-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm10040258" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benadda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ernesto Zucchetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Weimershaus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16471-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mingozzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00670" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Gross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leborgne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chappert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Masurier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leboeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40594-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Li Chung Tong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urbain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.127008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghenassia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benkhelifa-Ziyyat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01334-18" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lalfer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoust" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00521" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sedlik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bottasso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04524-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.06.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trinquand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno R. Dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tran Quang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rocchetti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Zaniboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-15-0675" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00912507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kuhn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343532" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Darocha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2012.208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sudres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. da Rocha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2012.101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff-Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M S Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Duffour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.17.3.679" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095902v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cabarrocas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Magnusson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Piaggio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Mars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603086103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stockholm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Seye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Opolon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302440" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002371-200301000-00007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>