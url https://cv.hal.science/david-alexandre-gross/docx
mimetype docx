--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -3744,51 +3744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F98EF688"/>
+    <w:nsid w:val="7408C6A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>