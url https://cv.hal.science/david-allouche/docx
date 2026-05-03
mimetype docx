--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast search algorithms for computational protein design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tractability-preserving Transformations of Global Cost Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydou Traore</w:t>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle E. Roberts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Allouche</w:t>
+                <w:t xml:space="preserve">Patrice Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce R. Donald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle André</w:t>
+                <w:t xml:space="preserve">Patricia Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24290⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 238, pp.166-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2016.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886385v1</w:t>
+                <w:t xml:space="preserve">lirmm-01374533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractability-preserving Transformations of Global Cost Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast search algorithms for computational protein design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle E. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Boizumault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon de Givry</w:t>
+                <w:t xml:space="preserve">Bruce R. Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gutierrez</w:t>
+                <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 238, pp.166-189. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (12), pp.1048 - 1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2016.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01374533v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-language evaluation of exact solvers in graphical model discrete optimization</w:t>
               </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational protein design as an optimization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,221 +2624,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent algorithmic advances for combinatorial optimization in graphical models</w:t>
+                <w:t xml:space="preserve">Pourquoi les MATH et l’intelligence artificielle sont important pour comprend et améliorer le fonctionnement de protéine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP-18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 80 p</w:t>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Castanet-Tolosan, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785380v1</w:t>
+                <w:t xml:space="preserve">hal-02733726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les MATH et l’intelligence artificielle sont important pour comprend et améliorer le fonctionnement de protéine ?</w:t>
+                <w:t xml:space="preserve">Recent algorithmic advances for combinatorial optimization in graphical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Castanet-Tolosan, France. 18 p</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP-18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733726v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean Variable Neighborhood Search: A method for large computation protein design</w:t>
               </w:r>
@@ -3137,291 +3137,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate counting with deterministic guarantees for affinity computation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anytime hybrid best-first search with tree decomposition for weighted CSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Modelling, Computation and Optimization in Information Systems and Management Sciences - MCO 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18167-7_15⟩</w:t>
+              <w:t xml:space="preserve">CP 2015 - 21st International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland. 17 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269259v1</w:t>
+                <w:t xml:space="preserve">hal-01198361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anytime hybrid best-first search with tree decomposition for weighted CSP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate counting with deterministic guarantees for affinity computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2015 - 21st International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland. 17 p., </w:t>
+              <w:t xml:space="preserve">3. International Conference on Modelling, Computation and Optimization in Information Systems and Management Sciences - MCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine (UL). FRA., May 2015, Metz, France. 500 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18167-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198361v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Enzyme Design through deterministic optimization and counting</w:t>
               </w:r>
@@ -3571,51 +3571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4032,77 +4032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,484 +4151,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering decomposable global cost functions</w:t>
+                <w:t xml:space="preserve">Filtrage de fonctions de coût globales décomposables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Sixth Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toronto, Canada. pp.7</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Programmation par Contraintes (AFPC). FRA., May 2012, Toulouse, France. pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747813v1</w:t>
+                <w:t xml:space="preserve">hal-02747133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage de fonctions de coût globales décomposables</w:t>
+                <w:t xml:space="preserve">Combining exact WCSP techniques and VNS search for solving MPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Boizumault</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gutierrez</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Programmation par Contraintes (AFPC). FRA., May 2012, Toulouse, France. pp.358</w:t>
+              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Catalina Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747133v1</w:t>
+                <w:t xml:space="preserve">hal-01022649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining exact WCSP techniques and VNS search for solving MPE</w:t>
+                <w:t xml:space="preserve">Filtering decomposable global cost functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Catalina Island, United States</w:t>
+              <w:t xml:space="preserve">Twenty-Sixth Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toronto, Canada. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022649v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage de fonctions de coût globales décomposables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2012 - 8es Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
@@ -4670,64 +4670,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,90 +4804,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering Decomposable Global Cost Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toronto, ON, Canada</w:t>
@@ -5869,77 +5869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic search methods for computational protein design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6710,51 +6710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02463467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2019.103194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.8b00510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle E. Roberts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce R. Donald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gutierrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.06.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hurley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9245-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00594" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.03.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Ramadan-Alban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Assi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Sanejouand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Periole" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortega-Blake" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Daudey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp981688t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9Q25HT83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Periole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Daudey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Sanejouand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9701855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Paillous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.1997.tb03156.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD3H32K4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidio Sewa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Polette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Grialou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Allouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.-.1-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viricel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_60" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W8SGW0CG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Polette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grialou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6637-0_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6637-0_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillermin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/book/978-3-642-45160-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45161-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04548873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997TOU30301" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec601dbffd962cd2c36ec502f7480ce4008a2e3b;origin=https://forgemia.inra.fr/samuel.buchet/tb2_twophase.git;visit=swh:1:snp:dd55d7a5347e24a6fb0b178877a69467799e7f6b;anchor=swh:1:rev:664640c3fbccd9cb0f3ecd3d55b3db178ac868a6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02463467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2019.103194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.8b00510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.06.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle E. Roberts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce R. Donald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hurley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9245-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00594" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.03.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Ramadan-Alban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Assi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Sanejouand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.2329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Periole" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortega-Blake" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Daudey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp981688t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9Q25HT83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Periole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Daudey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Sanejouand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9701855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Paillous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.1997.tb03156.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD3H32K4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidio Sewa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Polette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Grialou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Allouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.-.1-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viricel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_60" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W8SGW0CG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Polette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grialou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6637-0_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6637-0_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillermin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/book/978-3-642-45160-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45161-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04548873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997TOU30301" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec601dbffd962cd2c36ec502f7480ce4008a2e3b;origin=https://forgemia.inra.fr/samuel.buchet/tb2_twophase.git;visit=swh:1:snp:dd55d7a5347e24a6fb0b178877a69467799e7f6b;anchor=swh:1:rev:664640c3fbccd9cb0f3ecd3d55b3db178ac868a6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>