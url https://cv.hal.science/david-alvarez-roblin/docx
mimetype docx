--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1371,316 +1371,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débuts et fins du texte dans les mondes hispaniques&amp;quot; [Volume coordonné par le Collectif interuniversitaire Textualités]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Débuts et fins du texte dans les mondes hispaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lepage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graciela Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 14, 2020</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938737v1</w:t>
+                <w:t xml:space="preserve">hal-03832048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débuts et fins du texte dans les mondes hispaniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Débuts et fins du texte dans les mondes hispaniques&amp;quot; [Volume coordonné par le Collectif interuniversitaire Textualités]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graciela Villanueva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 14, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832048v1</w:t>
+                <w:t xml:space="preserve">hal-03938737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écritures collectives : poétiques et pratiques de la collaboration et du partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Clémentine Lucien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,191 +1852,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plagiat et subversion dans le Guzmán apocryphe (Valence, 1602)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paloma Bravo, Sylvie Laigneau-Fontaine, Giuseppe Sangirardib (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La escritura inacabada. Continuaciones literarias y creación en España. Siglos XIII a XVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machines à voler les mots : Idéologies, pratiques et techniques du plagiat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.69-81, 2017, Ecritures, 978-2-36441-246-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580771v1</w:t>
+                <w:t xml:space="preserve">hal-03860752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plagiat et subversion dans le Guzmán apocryphe (Valence, 1602)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines à voler les mots : Idéologies, pratiques et techniques du plagiat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La escritura inacabada. Continuaciones literarias y creación en España. Siglos XIII a XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159, Casa de Velázquez, pp.1-17, 2017, Collection de la Casa de Velázquez, 9788490960714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.3321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860752v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luján y Avellaneda: ¿impostores o creadores?</w:t>
               </w:r>
@@ -2300,91 +2300,91 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La escritura inacabada. Continuaciones literarias y creación en España. Siglos XIII a XVII.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biaggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Alvarez Roblin; Olivier Biaggini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuaciones literarias y creación en España (siglos XIII a XVII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Madrid, España. 159, Casa de Velázquez, 289 p., 2017, Collection de la Casa de Velázquez, 9788490960714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.3321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580769v1</w:t>
@@ -2564,51 +2564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482548v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waibel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Balanzategui-Guijarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109675" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondoin Sandra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Laget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondouin Sandra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Hana&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Villanueva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaggini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.3321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.3338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=99" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.99" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482548v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waibel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Balanzategui-Guijarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109675" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondoin Sandra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Laget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondouin Sandra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Hana&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Villanueva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaggini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.3321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.3338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03860810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=99" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.99" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01580769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>