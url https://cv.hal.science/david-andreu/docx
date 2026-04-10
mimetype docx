--- v0 (2026-03-14)
+++ v1 (2026-04-10)
@@ -252,399 +252,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreted Synchronous Extension of Time Petri Nets - Definition, Semantics and Formal Analysis</w:t>
+                <w:t xml:space="preserve">Restoring hand functions in people with tetraplegia through multi-contact, fascicular and auto-pilot stimulation: a proof-of-concept demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Leroux</w:t>
+                <w:t xml:space="preserve">Jacques Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Andreu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Geffrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10626-021-00347-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/neu.2021.0381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03454630v1</w:t>
+                <w:t xml:space="preserve">hal-03537892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating effective functional hand movements in individuals with complete tetraplegia through neural stimulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreted Synchronous Extension of Time Petri Nets - Definition, Semantics and Formal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19906-x⟩</w:t>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.27-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-021-00347-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817189v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03454630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring hand functions in people with tetraplegia through multi-contact, fascicular and auto-pilot stimulation: a proof-of-concept demonstration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Teissier</w:t>
+                <w:t xml:space="preserve">Activating effective functional hand movements in individuals with complete tetraplegia through neural stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Geffrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie William</w:t>
+                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/neu.2021.0381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19906-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537892v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Stimulation Device to Drive Multiple Transverse Intrafascicular Electrodes and Achieve Highly Selective and Rich Neural Responses</w:t>
               </w:r>
@@ -669,64 +669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel López-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Čvančara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.#7219. </w:t>
@@ -898,90 +898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Electrical Stimulators and Sensors Network for Closed Loop Control in Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1084,51 +1084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor López-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (4), pp.#046006. </w:t>
@@ -1160,364 +1160,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory bionic limb to achieve prosthesis embodiment and reduce distorted phantom limb perceptions</w:t>
+                <w:t xml:space="preserve">Sensory feedback restoration in leg amputees improves walking speed, metabolic cost and phantom pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Rognini</w:t>
+                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
+                <w:t xml:space="preserve">Marko Bumbasirevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
+                <w:t xml:space="preserve">Giacomo Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Valle</w:t>
+                <w:t xml:space="preserve">Vladimir Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Granata</w:t>
+                <w:t xml:space="preserve">Pavle Mijović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (7), pp.833-836. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.1356-1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2018-318570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-019-0567-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01856829v1</w:t>
+                <w:t xml:space="preserve">lirmm-02282558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory feedback restoration in leg amputees improves walking speed, metabolic cost and phantom pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Multisensory bionic limb to achieve prosthesis embodiment and reduce distorted phantom limb perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavle Mijović</w:t>
+                <w:t xml:space="preserve">Giuseppe Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (9), pp.1356-1363. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (7), pp.833-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-019-0567-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2018-318570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02282558v1</w:t>
+                <w:t xml:space="preserve">lirmm-01856829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six-months assessment of a hand prosthesis with intraneural tactile feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco M. Petrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1562,295 +1562,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01943433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom somatosensory evoked potentials following selective intraneural electrical stimulation in two amputees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Closed-Loop Functional Electrical Stimulation Control of Muscle Activation with Evoked Electromyography Feedback for Spinal Cord Injured Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Romanello</w:t>
+                <w:t xml:space="preserve">Zhan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Iodice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.02.138⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.#1750063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129065717500630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01767540v1</w:t>
+                <w:t xml:space="preserve">lirmm-01736440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Closed-Loop Functional Electrical Stimulation Control of Muscle Activation with Evoked Electromyography Feedback for Spinal Cord Injured Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhan Li</w:t>
+                <w:t xml:space="preserve">Phantom somatosensory evoked potentials following selective intraneural electrical stimulation in two amputees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guiraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
+                <w:t xml:space="preserve">Roberto Romanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Francesco Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (6), pp.#1750063. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (6), pp.1117-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129065717500630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.02.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01736440v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01767540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based optimal multipolar stimulation without a priori knowledge of nerve structure: application to vagus nerve stimulation</w:t>
               </w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Dali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1964,1411 +1964,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01770039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundant actuation system of an underwater vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional selectivity of lumbosacral stimulation: Methodological approach and pilot study to assess visceral function in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ropars</w:t>
+                <w:t xml:space="preserve">Claire Delleci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lapierre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.12.025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (11), pp.2165-2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2018.2871763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01898288v1</w:t>
+                <w:t xml:space="preserve">lirmm-01886954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional selectivity of lumbosacral stimulation: Methodological approach and pilot study to assess visceral function in pigs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Redundant actuation system of an underwater vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bauchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (11), pp.2165-2178. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.276-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2018.2871763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01886954v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01898288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Sensitive Electrical Stimulation-Based Somatosensory Cueing in Parkinson's Disease Gait and Freezing of Gait Assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of electro-anatomical maps: application to an experimental model of LBBB/CRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Soto-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Butakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aor.13059⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1900215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JTEHM.2016.2634006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638837v1</w:t>
+                <w:t xml:space="preserve">hal-01398828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of electro-anatomical maps: application to an experimental model of LBBB/CRT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+                <w:t xml:space="preserve">Effects of Sensitive Electrical Stimulation-Based Somatosensory Cueing in Parkinson's Disease Gait and Freezing of Gait Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantine Butakoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
+                <w:t xml:space="preserve">Claudia Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.1900215. </w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (11), pp.E222-E232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JTEHM.2016.2634006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aor.13059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398828v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vagus nerve stimulation: State of the art of stimulation and recording strategies to address autonomic function neuromodulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of sensitive electrical stimulation based cueing in Parkinson's disease: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/13/4/041002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.122-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372361v1</w:t>
+                <w:t xml:space="preserve">lirmm-01379187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design and Experimental Validation of Control Modules for Neuromodulation Devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-time estimation of FES-induced joint torque with evoked EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2498878⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.60-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-016-0169-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337430v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid functional electrical stimulation for real-time estimation of joint torque and closed-loop control of muscle activation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Vagus nerve stimulation: State of the art of stimulation and recording strategies to address autonomic function neuromodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/13/4/041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01402535v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based Design and Experimental Validation of Control Modules for Neuromodulation Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector M Romero Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Tigra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Virginie Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6035⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (7), pp.1551-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2498878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01598025v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time estimation of FES-induced joint torque with evoked EMG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Bertrand Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), pp.60-71. </w:t>
+              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.26-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12984-016-0169-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336280v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01598025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sensitive electrical stimulation based cueing in Parkinson's disease: a preliminary study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A hybrid functional electrical stimulation for real-time estimation of joint torque and closed-loop control of muscle activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.122-128. </w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.193-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01379187v1</w:t>
+                <w:t xml:space="preserve">lirmm-01402535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Exceptions in Petri Net-Based Digital Architecture: From Formalism to Implementation on FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), pp.897-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3441,51 +3441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Boretius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3536,64 +3536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Validation of a Deterministic MAC Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.N/A. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3621,315 +3621,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00679892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth muscle modeling and experimental identification: application to bladder isometric contraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Transverse Intrafascicular Multichannel Electrode (TIME), Longitudinal Intrafascicular Electrode (LIFE) and Multipolar Cuff Electrode for the Selective Stimulation of Nerve Fascicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boretius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (3), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036024⟩</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00597214v1</w:t>
+                <w:t xml:space="preserve">lirmm-00588922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Transverse Intrafascicular Multichannel Electrode (TIME), Longitudinal Intrafascicular Electrode (LIFE) and Multipolar Cuff Electrode for the Selective Stimulation of Nerve Fascicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Smooth muscle modeling and experimental identification: application to bladder isometric contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Taillades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (3), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588922v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00597214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASEA : Marche Assistée par Stimulation Électrique Adaptative. D'un déclenchement événementiel à un contrôle continu de la stimulation électrique pour la correction du syndrome de pied tombant chez l'hémiplégique</w:t>
               </w:r>
@@ -3967,51 +3967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Handicap et Mouvement, pp.22. </w:t>
@@ -4100,51 +4100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz G de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Victoria Nogués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Boix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4191,64 +4191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Architecture for Activating the Peripheral Nervous System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4320,51 +4320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSARC : Un langage de composants pour l'ingénierie des architectures robotiques. Pourquoi utiliser des composants, et quels composants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,64 +4415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Vers une Architecture distribuée de Stimulation Neurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4583,51 +4583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Biris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sakarellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84, pp.383-399</w:t>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation matérielle de systèmes complexes : Traduction automatique d'un réseau de Petri non autonome en composants VHDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nketsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,77 +4764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Zarrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (9), pp.1027-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4894,51 +4894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (7-8/2003), pp.859 à 892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5002,51 +5002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz-Jarabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewald Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5142,90 +5142,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGILIS: Restoring functional grasping in individuals with tetraplegy using epineural electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICETRAN 2022 - 9th international conference on electrical, electronic and computing engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Novi Pazar, Serbia</w:t>
@@ -5267,90 +5267,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-contact epineural electrical stimulation to restore upper-limb functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Geffrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Oliveira Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RehabWeek 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, ROTTERDAM, Netherlands</w:t>
@@ -5392,64 +5392,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Réseau de Petri Temporels Exécutés de Façon Synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Merzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR: Modélisation des Systèmes Réactifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5474,77 +5474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic mapping of a karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,90 +5612,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 56 channels stimulation system to drive intrafascicular electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel López-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cvancara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Segovia, Spain. pp.743-747, </w:t>
@@ -5733,103 +5733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, La Grande Motte, France</w:t>
@@ -5871,51 +5871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Simulation of Distributed Control Systems: The example of Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisboa, Portugal. pp.455-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5949,90 +5949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thruster's dead-zones compensation for the actuation system of an underwater vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC: European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.741-746, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6060,792 +6060,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01310931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Active Implantable Medical Devices: How to get the best trade off between research needs and clinical usability?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stimulation of small diameter myelinated and unmyelinated abdominal vagal neurons using high frequency pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cathébras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS: NEW Circuits And Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Annual International IEEE/EMBS Conference on Neural Engineering (NER 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.510-513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01161904v1</w:t>
+                <w:t xml:space="preserve">hal-02739746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of small diameter myelinated and unmyelinated abdominal vagal neurons using high frequency pulses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Advanced Active Implantable Medical Devices: How to get the best trade off between research needs and clinical usability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual International IEEE/EMBS Conference on Neural Engineering (NER 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEWCAS: NEW Circuits And Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739746v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01161904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Simulation for a Functional Electrical Stimulation system validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-Time Closed-Loop FES Control of Muscle Activation with Evoked EMG Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samy Lafnoune</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.623-626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01238279v2</w:t>
+                <w:t xml:space="preserve">lirmm-01235859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Closed-Loop FES Control of Muscle Activation with Evoked EMG Feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-time Simulation for a Functional Electrical Stimulation system validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Lafnoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01235859v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01238279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIL Simulator for AUV with ContrACT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of lead position vs. correction of electrical dyssynchrony in an experimental model of LBBB/CRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Soto-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Butakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR 2015 - 10th National Conference on Control Architectures of Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIMH: Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. pp.74-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02015563v1</w:t>
+                <w:t xml:space="preserve">hal-01208006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of lead position vs. correction of electrical dyssynchrony in an experimental model of LBBB/CRT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">HIL Simulator for AUV with ContrACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH: Functional Imaging and Modeling of the Heart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAR 2015 - 10th National Conference on Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208006v1</w:t>
+                <w:t xml:space="preserve">lirmm-02015563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atoms based control of mobile robots with Hardware-In-the-Loop validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.1083-1090 </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7007,887 +7007,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01237858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Handling of Conflicts in Synchronous Interpreted Time Petri Nets Implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Integrating Implementation Properties in Analysis of Petri Nets Handling Exceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WODES 2014 - 12th IFAC International Workshop on Discrete Event Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp.406-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01064174v1</w:t>
+                <w:t xml:space="preserve">lirmm-01064146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable and Reactive Centering in Conduits for Karstic Exploration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A system for real-time estimation of joint torque with evoked EMG under electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862278⟩</w:t>
+              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aalborg, Denmark. pp.513-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08072-7_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01071307v1</w:t>
+                <w:t xml:space="preserve">lirmm-00983717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system for real-time estimation of joint torque with evoked EMG under electrical stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Automatic Handling of Conflicts in Synchronous Interpreted Time Petri Nets Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coppey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00983717v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01064174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-off closed-loop control of vagus nerve stimulation for the adaptation of heart rate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stable and Reactive Centering in Conduits for Karstic Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Lopez Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6945060⟩</w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2986-2991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100914v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01071307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Implementation Properties in Analysis of Petri Nets Handling Exceptions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On-off closed-loop control of vagus nerve stimulation for the adaptation of heart rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Romero Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES 2014 - 12th IFAC International Workshop on Discrete Event Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. pp.406-411, </w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.6262-6265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6945060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01064146v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Digital System Design: a methodology and its application to medical implants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyzing electrical patterns in an experimental swine model of dyssynchrony and CRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Soto-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Butakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Formal Methods for Industrial Critical Systems (FMICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology 2013 (CINC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Zaragoza, Spain. pp.623-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01064165v1</w:t>
+                <w:t xml:space="preserve">hal-02320217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing electrical patterns in an experimental swine model of dyssynchrony and CRT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Complex Digital System Design: a methodology and its application to medical implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology 2013 (CINC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Zaragoza, Spain. pp.623-626</w:t>
+              <w:t xml:space="preserve">18th International Workshop on Formal Methods for Industrial Critical Systems (FMICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320217v1</w:t>
+                <w:t xml:space="preserve">lirmm-01064165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading the ContrACT Scheduler with Useful Mechanisms for Dependability of Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7925,90 +7925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPT - A Tool for Parametric TPN Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECoS: Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8027,567 +8027,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00804362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Setup for Evaluation of Strategies for Nerve Fibre Diameter Selective Stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Computer-based remote programming and control of stimulation units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMT 2011 - 45. Jahrestagung der DGBMT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cancun, Mexico. pp.538-541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2011.5910604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00601675v1</w:t>
+                <w:t xml:space="preserve">lirmm-00649554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal bounds verification of the STIMAP protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Romain</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS: Real-Time and Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789796v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00617233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ContrACT: a software environment for developing control architecture.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Experimental Setup for Evaluation of Strategies for Nerve Fibre Diameter Selective Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">BMT 2011 - 45. Jahrestagung der DGBMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Freiburg, Germany. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00599683v1</w:t>
+                <w:t xml:space="preserve">lirmm-00601675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Temporal bounds verification of the STIMAP protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">RTNS: Real-Time and Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00617233v1</w:t>
+                <w:t xml:space="preserve">hal-00789796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-based remote programming and control of stimulation units</w:t>
+                <w:t xml:space="preserve">ContrACT: a software environment for developing control architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2011.5910604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00649554v1</w:t>
+                <w:t xml:space="preserve">inria-00599683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture distribuée sans fil pour des applications de SEF externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8625,90 +8625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of bladder artificial control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.265-269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8755,77 +8755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic Functional Electrical Stimulation : a technology to design network-based muscle control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6218-6221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8898,51 +8898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pascual-Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9148,51 +9148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart H. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etel Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Oeltze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9228,887 +9228,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00418367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implantable Network of Stimulation Units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Petri nets based methodology for communicating neuroprosthesis design and prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWCUCA'08: 2nd International Conference on Wireless Communications in Underground and Confined Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Val-d'Or, Québec, Canada</w:t>
+              <w:t xml:space="preserve">ISABEL'08: 1st International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320406v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Connectivity of Thetis, a Distributed Hybrid Simulator, with a Mixed Control Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAS: International Conference on Autonomic and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Pointe-à-Pitre, Guadeloupe, France. pp.130-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAS.2008.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
+                <w:t xml:space="preserve">lirmm-00311710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic FES: Metrology for muscle control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From Neuroprosthetics to Implanted FES Control Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-WC'08: 17th World Congress of International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2380-2385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320474v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00320538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Supply Investigation for Wireless Wafer Test</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATW'08: 9th Latin-American Test Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Puebla, Mexico. pp.165-170</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00260205v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri Net Based Rapid Prototyping of Digital Complex System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic FES: Metrology for muscle control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gil</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC-WC'08: 17th World Congress of International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, Korea, pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00280791v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri nets based methodology for communicating neuroprosthesis design and prototyping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Implantable Network of Stimulation Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABEL'08: 1st International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">ICWCUCA'08: 2nd International Conference on Wireless Communications in Underground and Confined Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Val-d'Or, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320485v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00320406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of Thetis, a Distributed Hybrid Simulator, with a Mixed Control Architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Petri Net Based Rapid Prototyping of Digital Complex System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS: International Conference on Autonomic and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAS.2008.41⟩</w:t>
+              <w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.405-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00311710v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00280791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Neuroprosthetics to Implanted FES Control Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Power Supply Investigation for Wireless Wafer Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Noun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LATW'08: 9th Latin-American Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Puebla, Mexico. pp.165-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320538v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00260205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Time Interval based MAC Protocol and its Temporal Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10159,64 +10159,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrabody Network for Advanced and Efficient Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Vienna International Workshop on Functional Electrical Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Krems, Austria, France. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10254,51 +10254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Language for Understanding Architectural Choices in Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA'07: Workshop Software Development and Integration in Robotics "Understanding Robot Software Architectures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Roma, Italy, pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10317,584 +10317,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00202641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Control Architectures Design Process: Patterns, Components and Object Petri Nets in use</w:t>
+                <w:t xml:space="preserve">Overview of a New Robot Controller Development Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.223-229</w:t>
+              <w:t xml:space="preserve">CAR'06: Control Architectures of Robots: Software Approaches and Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France, pp.145-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00134369v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing, Implementing and Reusing Controller's Behaviors and Interactions</w:t>
+                <w:t xml:space="preserve">Managing Control Architectures Design Process: Patterns, Components and Object Petri Nets in use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'06: IEEE-IMACS Int. Conf. on Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.58-69</w:t>
+              <w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.223-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00368171v1</w:t>
+                <w:t xml:space="preserve">lirmm-00134369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t>
+                <w:t xml:space="preserve">Formalizing, Implementing and Reusing Controller's Behaviors and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t>
+              <w:t xml:space="preserve">CESA'06: IEEE-IMACS Int. Conf. on Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.58-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135674v1</w:t>
+                <w:t xml:space="preserve">lirmm-00368171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing System-In-Package Wirelessly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.222-226</w:t>
+              <w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00094916v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of a New Robot Controller Development Methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Testing System-In-Package Wirelessly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR'06: Control Architectures of Robots: Software Approaches and Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Montpellier, France, pp.145-163</w:t>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.222-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102876v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00094916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards An Adaptive Trajectory Planning Approach For Collaborative Mobile Robots</w:t>
               </w:r>
@@ -10906,64 +10906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeCST'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10988,90 +10988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable Autonomous Stimulation Unit for FES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Montreal, Canada. pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11096,64 +11096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Control Architecture for Contextual Tasks Management: Application to the AUV Taipan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11194,273 +11194,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Position/Signal Level Control Architecture for Mobile Robots by Using GPS/Wifi Technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modèle de Contrôleur pour une Méthodologie de Conception Basée Composents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'04: IEEE Workshop Networked Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nouvelle-Orléans, Louisiane</w:t>
+              <w:t xml:space="preserve">JJCR'04 : Journées des Jeunes Chercheurs en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Douai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108656v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de Contrôleur pour une Méthodologie de Conception Basée Composents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hybrid Position/Signal Level Control Architecture for Mobile Robots by Using GPS/Wifi Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCR'04 : Journées des Jeunes Chercheurs en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Douai</w:t>
+              <w:t xml:space="preserve">ICRA'04: IEEE Workshop Networked Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nouvelle-Orléans, Louisiane</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108662v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation Over an IP Network: From Control to Architectural Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11546,51 +11546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nketsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11641,77 +11641,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Control Strategy for Cooperative Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11749,51 +11749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande à Longue Distance d'un Robot Mobile par Régulation de Retard Supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11857,51 +11857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une Méthodologie Logicielle pour la Robotique d'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11978,51 +11978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12073,51 +12073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12168,90 +12168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Enhanced Teleoperation: Toward a Remote Supervised Delay Regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.663-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12289,51 +12289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Events as a Key of an Autonomous Robot Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12384,51 +12384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'un Bras Robotisé par Commutation de Commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12498,77 +12498,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Measurement Unit for Closed-Loop Functional Electrical Stimulation: Prototype for Muscular Activity Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Banff, Canada. , 17th International Conference of Functional Electrical Stimulation, pp.376-379, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12593,103 +12593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOETS: Work Package 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Nanoelectronics Forum 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dublin, Ireland. , 2011</w:t>
@@ -12718,103 +12718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Wafer Test for Iterative Testing During System Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D-Test: Testing Three-Dimensional Stacked Integrated Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. , 1st IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12839,103 +12839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Test Structure for Integrated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITC'2008: International Test Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Santa Clara, CA, United States. pp.N/A, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13001,90 +13001,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7: Synchronous multichannel stimulator with embedded safety procedure to perform 12-poles TIME3H 3D stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13139,64 +13139,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de contrôle pour la robotique - Approches et tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13247,77 +13247,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de la stimulation électrique fonctionnelle. Exemples d'application thérapeuthique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RE127, pp.12, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13374,64 +13374,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active implantable medical device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13475,77 +13475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et système de contrôle du corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Charvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13576,103 +13576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and Method for Wirelessly Testing Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spain, Patent n° : EP 08290891 WO 2010031879 (A1). 2008, pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13690,103 +13690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for Distributing Power between Cathodes of a Multipolar Electrode, in Particular of an Implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2006027473 A1. 2006, pp.1-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13808,90 +13808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de répartition de courant entre des cathodes d'une électrode multipolaire, notamment d'un implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13958,64 +13958,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Management of Tasks and Instrumentation within an AUV control software architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14046,64 +14046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de control pour la gestion contextuelle de tâches sur un AUV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14179,51 +14179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Formal Verification of HILECOP: Formalization and Implementation of Synchronously Executed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14271,51 +14271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reactive and Energy-Aware Two-Part Algorithm for Implanted Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-10011, 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14327,295 +14327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00465850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité de stimulation électrofonctionnelle répartie : Langage et noyau d'exécution, supportant les modifications « temps-réel »</w:t>
+                <w:t xml:space="preserve">Méthode d'accès au médium à intervalles glissants et son implantation au sein d'une unité de stimulation répartie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07015, 2007</w:t>
+              <w:t xml:space="preserve">RR-07013, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00150321v1</w:t>
+                <w:t xml:space="preserve">lirmm-00150313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication sur architecture de stimulation répartie : Le protocole application, du modèle à l'implémentation</w:t>
+                <w:t xml:space="preserve">Unité de stimulation électrofonctionnelle répartie : Langage et noyau d'exécution, supportant les modifications « temps-réel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07014, 2007</w:t>
+              <w:t xml:space="preserve">RR-07015, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00150316v1</w:t>
+                <w:t xml:space="preserve">lirmm-00150321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'accès au médium à intervalles glissants et son implantation au sein d'une unité de stimulation répartie</w:t>
+                <w:t xml:space="preserve">Communication sur architecture de stimulation répartie : Le protocole application, du modèle à l'implémentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07013, 2007</w:t>
+              <w:t xml:space="preserve">RR-07014, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00150313v1</w:t>
+                <w:t xml:space="preserve">lirmm-00150316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUV Control Architecture for Control Management of Embedded Instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14663,51 +14663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component based Software Architecture of Robot Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14764,51 +14764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoSARC : Un Langage et une Méthodologie de Conception de Contrôleur de Robots basée sur les Composants Logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14846,755 +14846,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Noyau d'Exécution Intégré au Sein d'une Unité de Stimulation Répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Du Modèle à l'exécution : Traduction Automatique d'un Réseau de Petri Interprété en Langage VHDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">04067, 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 04008, LIRMM. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00118997v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Protocole de Communication au Sein d'une Architecture de Stimulation Répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Noyau d'Exécution Intégré au Sein d'une Unité de Stimulation Répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gladys Claude</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04073, 2004</w:t>
+              <w:t xml:space="preserve">04067, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00119000v1</w:t>
+                <w:t xml:space="preserve">lirmm-00118997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Protocole de Communication au Sein d'une Architecture de Stimulation Répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 04019, LIRMM. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04073, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00109225v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00119000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Modèle à l'exécution : Traduction Automatique d'un Réseau de Petri Interprété en Langage VHDL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 04008, LIRMM. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 04019, LIRMM. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109199v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-NetObject : Un Noyau d'Exécution de Réseaux de Petri à Objets Temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E-NetObject: Un Editeur de Réseaux de Petri à Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">02182, 2002, pp.66</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02180, 2002, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268472v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel d'Utilisation E-NetObject : Un Editeur de Réseaux de Petri à Objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J-NetObject : Un Noyau d'Exécution de Réseaux de Petri à Objets Temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">02181, 2002, pp.P nd</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02182, 2002, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269422v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-NetObject: Un Editeur de Réseaux de Petri à Objets</w:t>
+                <w:t xml:space="preserve">Manuel d'Utilisation E-NetObject : Un Editeur de Réseaux de Petri à Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02180, 2002, pp.40</w:t>
+              <w:t xml:space="preserve">02181, 2002, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269413v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15612,51 +15612,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande et supervision des procédés discontinus : une approche hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15852,51 +15852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03454630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-021-00347-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#268;van&#269;ara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cadima-Couto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Figueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben D M Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Maciejasz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9a9a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01856829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Petrini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisa Raspopovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Granata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02282558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bumbasirevic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mijovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0567-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01943433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco M. Petrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Strauss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Iorio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25384" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01767540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romanello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iodice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.02.138" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01736440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065717500630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lasbouygues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soto-Iglesias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Butakoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Armenta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2016.2634006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couderc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/13/4/041002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Romero Ugalde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ojeda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Rolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2498878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0169-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2015.2435696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01116454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1244-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679892v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406342" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MX72C2DM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz G de La Torre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Victoria Nogu&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Boix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/6/2/026001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4NC50VTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.159-177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SFGBLTVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krikorian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stavrakoudis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sakarellos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855305774307040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz-Jarabo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Sevilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.4.1641-1647.2000" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Merzoug" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01386618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-Alvarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cvancara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330631" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Divoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Picq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146671" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146700" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015563v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353505" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Hermoso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862278" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00983717v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_76" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01100914v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Romero Ugalde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6945060" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320217v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00801171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Angles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789796v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Romain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599683v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649554v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910604" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pascual-Font" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart H. Bijnens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etel Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oeltze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320474v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.54" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00311710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parodi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Jalaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2008.41" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320538v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650954" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176494v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00094916v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gil-Pinto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1513150" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108656v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108859v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2004.1468924" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108912v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteban" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108913v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agniel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269454v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roqueta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carbou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733021v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700704" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015617v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649346v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charvin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00767777v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02611153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iampietro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00465850v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150321v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150316v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118997v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruchon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119000v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Claude" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109225v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109199v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raclot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269422v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269413v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139761v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03454630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-021-00347-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#268;van&#269;ara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cadima-Couto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Figueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben D M Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Maciejasz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9a9a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02282558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Petrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bumbasirevic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mijovi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0567-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01856829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisa Raspopovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Granata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01943433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco M. Petrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Strauss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Iorio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25384" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01736440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065717500630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01767540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romanello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iodice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.02.138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lasbouygues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soto-Iglesias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Butakoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Armenta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2016.2634006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0169-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couderc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/13/4/041002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Romero Ugalde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ojeda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Rolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2498878" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6064" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2015.2435696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01116454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1244-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679892v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406342" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MX72C2DM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz G de La Torre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Victoria Nogu&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Boix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/6/2/026001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4NC50VTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.159-177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SFGBLTVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krikorian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stavrakoudis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sakarellos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855305774307040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz-Jarabo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Sevilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.4.1641-1647.2000" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Merzoug" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01386618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-Alvarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cvancara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330631" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739746v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Divoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Picq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146671" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146700" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353505" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00983717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_76" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064174v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Hermoso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862278" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01100914v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Romero Ugalde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6945060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00801171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Angles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649554v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910604" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789796v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Romain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pascual-Font" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart H. Bijnens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etel Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oeltze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00311710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parodi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Jalaoui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2008.41" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320538v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650954" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320406v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280791v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.54" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260205v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176494v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00094916v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gil-Pinto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1513150" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108656v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108859v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2004.1468924" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108912v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteban" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108913v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agniel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269454v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roqueta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carbou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733021v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700704" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015617v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649346v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charvin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00767777v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02611153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iampietro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00465850v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150313v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109199v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruchon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118997v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119000v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Claude" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109225v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raclot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268472v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269422v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139761v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>