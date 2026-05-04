--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -252,399 +252,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring hand functions in people with tetraplegia through multi-contact, fascicular and auto-pilot stimulation: a proof-of-concept demonstration</w:t>
+                <w:t xml:space="preserve">Interpreted Synchronous Extension of Time Petri Nets - Definition, Semantics and Formal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Teissier</w:t>
+                <w:t xml:space="preserve">Hélène Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Geffrier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/neu.2021.0381⟩</w:t>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.27-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-021-00347-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537892v1</w:t>
+                <w:t xml:space="preserve">lirmm-03454630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreted Synchronous Extension of Time Petri Nets - Definition, Semantics and Formal Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activating effective functional hand movements in individuals with complete tetraplegia through neural stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10626-021-00347-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19906-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03454630v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating effective functional hand movements in individuals with complete tetraplegia through neural stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Restoring hand functions in people with tetraplegia through multi-contact, fascicular and auto-pilot stimulation: a proof-of-concept demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Geffrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.16189. </w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19906-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/neu.2021.0381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817189v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Stimulation Device to Drive Multiple Transverse Intrafascicular Electrodes and Achieve Highly Selective and Rich Neural Responses</w:t>
               </w:r>
@@ -669,64 +669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel López-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Čvančara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.#7219. </w:t>
@@ -898,90 +898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Electrical Stimulators and Sensors Network for Closed Loop Control in Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1084,51 +1084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor López-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (4), pp.#046006. </w:t>
@@ -1160,831 +1160,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory feedback restoration in leg amputees improves walking speed, metabolic cost and phantom pain</w:t>
+                <w:t xml:space="preserve">Six-months assessment of a hand prosthesis with intraneural tactile feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
+                <w:t xml:space="preserve">Francesco M. Petrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Bumbasirevic</w:t>
+                <w:t xml:space="preserve">Giacomo Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Valle</w:t>
+                <w:t xml:space="preserve">Ivo Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Ilic</w:t>
+                <w:t xml:space="preserve">Giuseppe Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavle Mijović</w:t>
+                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (9), pp.1356-1363. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.137-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-019-0567-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.25384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02282558v1</w:t>
+                <w:t xml:space="preserve">lirmm-01943433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory bionic limb to achieve prosthesis embodiment and reduce distorted phantom limb perceptions</w:t>
+                <w:t xml:space="preserve">Sensory feedback restoration in leg amputees improves walking speed, metabolic cost and phantom pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Rognini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Marko Bumbasirevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Granata</w:t>
+                <w:t xml:space="preserve">Vladimir Ilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Mijović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2018-318570⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.1356-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-019-0567-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01856829v1</w:t>
+                <w:t xml:space="preserve">lirmm-02282558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-months assessment of a hand prosthesis with intraneural tactile feedback</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Multisensory bionic limb to achieve prosthesis embodiment and reduce distorted phantom limb perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Granata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (1), pp.137-154. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (7), pp.833-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.25384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2018-318570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01943433v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01856829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Closed-Loop Functional Electrical Stimulation Control of Muscle Activation with Evoked Electromyography Feedback for Spinal Cord Injured Patients</w:t>
+                <w:t xml:space="preserve">Model based optimal multipolar stimulation without a priori knowledge of nerve structure: application to vagus nerve stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhan Li</w:t>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guiraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Laure Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129065717500630⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (4), pp.046018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/aabeb9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01736440v1</w:t>
+                <w:t xml:space="preserve">lirmm-01770039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom somatosensory evoked potentials following selective intraneural electrical stimulation in two amputees</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Closed-Loop Functional Electrical Stimulation Control of Muscle Activation with Evoked Electromyography Feedback for Spinal Cord Injured Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Iodice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.02.138⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.#1750063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129065717500630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01767540v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01736440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based optimal multipolar stimulation without a priori knowledge of nerve structure: application to vagus nerve stimulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
+                <w:t xml:space="preserve">Phantom somatosensory evoked potentials following selective intraneural electrical stimulation in two amputees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Laporte</w:t>
+                <w:t xml:space="preserve">Roberto Romanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Hernández</w:t>
+                <w:t xml:space="preserve">Francesco Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (4), pp.046018. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (6), pp.1117-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/aabeb9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.02.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01770039v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01767540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional selectivity of lumbosacral stimulation: Methodological approach and pilot study to assess visceral function in pigs</w:t>
               </w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delleci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2228,1147 +2228,1147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01898288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of electro-anatomical maps: application to an experimental model of LBBB/CRT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Sensitive Electrical Stimulation-Based Somatosensory Cueing in Parkinson's Disease Gait and Freezing of Gait Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Soto-Iglesias</w:t>
+                <w:t xml:space="preserve">Claudia Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JTEHM.2016.2634006⟩</w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (11), pp.E222-E232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aor.13059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398828v1</w:t>
+                <w:t xml:space="preserve">hal-01638837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Sensitive Electrical Stimulation-Based Somatosensory Cueing in Parkinson's Disease Gait and Freezing of Gait Assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of electro-anatomical maps: application to an experimental model of LBBB/CRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Soto-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Butakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Geny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (11), pp.E222-E232. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1900215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aor.13059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JTEHM.2016.2634006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638837v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sensitive electrical stimulation based cueing in Parkinson's disease: a preliminary study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vagus nerve stimulation: State of the art of stimulation and recording strategies to address autonomic function neuromodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/13/4/041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01379187v1</w:t>
+                <w:t xml:space="preserve">hal-01372361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time estimation of FES-induced joint torque with evoked EMG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Model-Based Design and Experimental Validation of Control Modules for Neuromodulation Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector M Romero Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12984-016-0169-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (7), pp.1551-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2498878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336280v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vagus nerve stimulation: State of the art of stimulation and recording strategies to address autonomic function neuromodulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Couderc</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/13/4/041002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.26-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372361v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01598025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design and Experimental Validation of Control Modules for Neuromodulation Devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A hybrid functional electrical stimulation for real-time estimation of joint torque and closed-loop control of muscle activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.193-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2498878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01337430v1</w:t>
+                <w:t xml:space="preserve">lirmm-01402535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Real-time estimation of FES-induced joint torque with evoked EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Coulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.26-161. </w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.60-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12984-016-0169-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01598025v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid functional electrical stimulation for real-time estimation of joint torque and closed-loop control of muscle activation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of sensitive electrical stimulation based cueing in Parkinson's disease: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (3), pp.193-196. </w:t>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.122-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01402535v1</w:t>
+                <w:t xml:space="preserve">lirmm-01379187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Exceptions in Petri Net-Based Digital Architecture: From Formalism to Implementation on FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), pp.897-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3441,51 +3441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Boretius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3536,64 +3536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Validation of a Deterministic MAC Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.N/A. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3621,315 +3621,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00679892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Transverse Intrafascicular Multichannel Electrode (TIME), Longitudinal Intrafascicular Electrode (LIFE) and Multipolar Cuff Electrode for the Selective Stimulation of Nerve Fascicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Smooth muscle modeling and experimental identification: application to bladder isometric contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Taillades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (3), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036023⟩</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00588922v1</w:t>
+                <w:t xml:space="preserve">lirmm-00597214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth muscle modeling and experimental identification: application to bladder isometric contraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Transverse Intrafascicular Multichannel Electrode (TIME), Longitudinal Intrafascicular Electrode (LIFE) and Multipolar Cuff Electrode for the Selective Stimulation of Nerve Fascicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boretius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (3), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00597214v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASEA : Marche Assistée par Stimulation Électrique Adaptative. D'un déclenchement événementiel à un contrôle continu de la stimulation électrique pour la correction du syndrome de pied tombant chez l'hémiplégique</w:t>
               </w:r>
@@ -3967,51 +3967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Handicap et Mouvement, pp.22. </w:t>
@@ -4055,316 +4055,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00474290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactericidal and membrane disruption activities of the eosinophil cationic protein are largely retained in an N-terminal fragment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Distributed Architecture for Activating the Peripheral Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Torrent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ester Boix</w:t>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20082330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.001-018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/6/2/026001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479136v1</w:t>
+                <w:t xml:space="preserve">lirmm-00361686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Architecture for Activating the Peripheral Nervous System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bactericidal and membrane disruption activities of the eosinophil cationic protein are largely retained in an N-terminal fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz G de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Victoria Nogués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Boix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/6/2/026001⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 421 (3), pp.425-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20082330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00361686v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSARC : Un langage de composants pour l'ingénierie des architectures robotiques. Pourquoi utiliser des composants, et quels composants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,77 +4415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Vers une Architecture distribuée de Stimulation Neurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (2), pp.159-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4583,51 +4583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Biris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sakarellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84, pp.383-399</w:t>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation matérielle de systèmes complexes : Traduction automatique d'un réseau de Petri non autonome en composants VHDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nketsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Zarrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (9), pp.1027-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4894,51 +4894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (7-8/2003), pp.859 à 892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5002,51 +5002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz-Jarabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewald Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5123,333 +5123,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGILIS: Restoring functional grasping in individuals with tetraplegy using epineural electrodes</w:t>
+                <w:t xml:space="preserve">Multi-contact epineural electrical stimulation to restore upper-limb functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Geffrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Oliveira Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICETRAN 2022 - 9th international conference on electrical, electronic and computing engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Novi Pazar, Serbia</w:t>
+              <w:t xml:space="preserve">RehabWeek 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, ROTTERDAM, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681557v1</w:t>
+                <w:t xml:space="preserve">hal-03702524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-contact epineural electrical stimulation to restore upper-limb functions</w:t>
+                <w:t xml:space="preserve">AGILIS: Restoring functional grasping in individuals with tetraplegy using epineural electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RehabWeek 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, ROTTERDAM, Netherlands</w:t>
+              <w:t xml:space="preserve">ICETRAN 2022 - 9th international conference on electrical, electronic and computing engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Novi Pazar, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702524v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Réseau de Petri Temporels Exécutés de Façon Synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Merzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR: Modélisation des Systèmes Réactifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5612,90 +5612,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 56 channels stimulation system to drive intrafascicular electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel López-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cvancara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Segovia, Spain. pp.743-747, </w:t>
@@ -5733,103 +5733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, La Grande Motte, France</w:t>
@@ -5871,51 +5871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Simulation of Distributed Control Systems: The example of Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisboa, Portugal. pp.455-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC: European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.741-746, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual International IEEE/EMBS Conference on Neural Engineering (NER 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.510-513, </w:t>
@@ -6200,77 +6200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Active Implantable Medical Devices: How to get the best trade off between research needs and clinical usability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS: NEW Circuits And Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6295,90 +6295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Closed-Loop FES Control of Muscle Activation with Evoked EMG Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.623-626, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6425,51 +6425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Simulation for a Functional Electrical Stimulation system validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Lafnoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6501,269 +6501,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01238279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of lead position vs. correction of electrical dyssynchrony in an experimental model of LBBB/CRT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">HIL Simulator for AUV with ContrACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH: Functional Imaging and Modeling of the Heart</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAR 2015 - 10th National Conference on Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208006v1</w:t>
+                <w:t xml:space="preserve">lirmm-02015563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIL Simulator for AUV with ContrACT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of lead position vs. correction of electrical dyssynchrony in an experimental model of LBBB/CRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Soto-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Butakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR 2015 - 10th National Conference on Control Architectures of Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIMH: Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. pp.74-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02015563v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atoms based control of mobile robots with Hardware-In-the-Loop validation</w:t>
               </w:r>
@@ -6788,51 +6788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6892,90 +6892,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward complex multipolar selective neural stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández Alfredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.569-572, </w:t>
@@ -7007,706 +7007,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01237858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Implementation Properties in Analysis of Petri Nets Handling Exceptions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A system for real-time estimation of joint torque with evoked EMG under electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES 2014 - 12th IFAC International Workshop on Discrete Event Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. pp.406-411, </w:t>
+              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aalborg, Denmark. pp.513-520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08072-7_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01064146v1</w:t>
+                <w:t xml:space="preserve">lirmm-00983717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system for real-time estimation of joint torque with evoked EMG under electrical stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On-off closed-loop control of vagus nerve stimulation for the adaptation of heart rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Romero Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08072-7_76⟩</w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.6262-6265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6945060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00983717v1</w:t>
+                <w:t xml:space="preserve">hal-01100914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Handling of Conflicts in Synchronous Interpreted Time Petri Nets Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tampa, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01064174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable and Reactive Centering in Conduits for Karstic Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Lopez Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2986-2991, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01071307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-off closed-loop control of vagus nerve stimulation for the adaptation of heart rate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Integrating Implementation Properties in Analysis of Petri Nets Handling Exceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.6262-6265, </w:t>
+              <w:t xml:space="preserve">WODES 2014 - 12th IFAC International Workshop on Discrete Event Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp.406-411, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6945060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100914v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01064146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing electrical patterns in an experimental swine model of dyssynchrony and CRT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Soto-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine Butakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology 2013 (CINC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Zaragoza, Spain. pp.623-626</w:t>
@@ -7735,77 +7735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Digital System Design: a methodology and its application to medical implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Workshop on Formal Methods for Industrial Critical Systems (FMICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7843,51 +7843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading the ContrACT Scheduler with Useful Mechanisms for Dependability of Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7925,90 +7925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPT - A Tool for Parametric TPN Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECoS: Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8027,805 +8027,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00804362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-based remote programming and control of stimulation units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An Experimental Setup for Evaluation of Strategies for Nerve Fibre Diameter Selective Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMT 2011 - 45. Jahrestagung der DGBMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Freiburg, Germany. pp.N/A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00649554v1</w:t>
+                <w:t xml:space="preserve">lirmm-00601675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Temporal bounds verification of the STIMAP protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">RTNS: Real-Time and Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00617233v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Setup for Evaluation of Strategies for Nerve Fibre Diameter Selective Stimulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ContrACT: a software environment for developing control architecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMT 2011 - 45. Jahrestagung der DGBMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Freiburg, Germany. pp.N/A</w:t>
+              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00601675v1</w:t>
+                <w:t xml:space="preserve">inria-00599683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal bounds verification of the STIMAP protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Romain</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS: Real-Time and Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789796v1</w:t>
+                <w:t xml:space="preserve">lirmm-00617233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ContrACT: a software environment for developing control architecture.</w:t>
+                <w:t xml:space="preserve">Computer-based remote programming and control of stimulation units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cancun, Mexico. pp.538-541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2011.5910604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00599683v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00649554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture distribuée sans fil pour des applications de SEF externe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulation of bladder artificial control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARC'10 : 3ème Journée du GT ARC (Automatique et Réseaux de Communication)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.265-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00506412v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of bladder artificial control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Architecture distribuée sans fil pour des applications de SEF externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARC'10 : 3ème Journée du GT ARC (Automatique et Réseaux de Communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00506246v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic Functional Electrical Stimulation : a technology to design network-based muscle control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6218-6221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8898,51 +8898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pascual-Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9148,51 +9148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart H. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etel Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Oeltze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9228,900 +9228,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00418367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri nets based methodology for communicating neuroprosthesis design and prototyping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABEL'08: 1st International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320485v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of Thetis, a Distributed Hybrid Simulator, with a Mixed Control Architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic FES: Metrology for muscle control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS: International Conference on Autonomic and Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC-WC'08: 17th World Congress of International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, Korea, pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00311710v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Neuroprosthetics to Implanted FES Control Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An Implantable Network of Stimulation Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICWCUCA'08: 2nd International Conference on Wireless Communications in Underground and Confined Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Val-d'Or, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320538v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00320406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Petri Net Based Rapid Prototyping of Digital Complex System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.405-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00280791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic FES: Metrology for muscle control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Power Supply Investigation for Wireless Wafer Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Noun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-WC'08: 17th World Congress of International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, Korea, pp.6</w:t>
+              <w:t xml:space="preserve">LATW'08: 9th Latin-American Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Puebla, Mexico. pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320474v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00260205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implantable Network of Stimulation Units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Petri nets based methodology for communicating neuroprosthesis design and prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWCUCA'08: 2nd International Conference on Wireless Communications in Underground and Confined Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Val-d'Or, Québec, Canada</w:t>
+              <w:t xml:space="preserve">ISABEL'08: 1st International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320406v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00320485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri Net Based Rapid Prototyping of Digital Complex System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Connectivity of Thetis, a Distributed Hybrid Simulator, with a Mixed Control Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAS: International Conference on Autonomic and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Pointe-à-Pitre, Guadeloupe, France. pp.130-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAS.2008.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00280791v1</w:t>
+                <w:t xml:space="preserve">lirmm-00311710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Supply Investigation for Wireless Wafer Test</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">From Neuroprosthetics to Implanted FES Control Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATW'08: 9th Latin-American Test Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2380-2385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00260205v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00320538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Time Interval based MAC Protocol and its Temporal Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FET'07: 7th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France, France. pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10146,77 +10146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrabody Network for Advanced and Efficient Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Vienna International Workshop on Functional Electrical Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Krems, Austria, France. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10254,51 +10254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Language for Understanding Architectural Choices in Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA'07: Workshop Software Development and Integration in Robotics "Understanding Robot Software Architectures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Roma, Italy, pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10317,178 +10317,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00202641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of a New Robot Controller Development Methodology</w:t>
+                <w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR'06: Control Architectures of Robots: Software Approaches and Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Montpellier, France, pp.145-163</w:t>
+              <w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102876v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Control Architectures Design Process: Patterns, Components and Object Petri Nets in use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10552,51 +10552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing, Implementing and Reusing Controller's Behaviors and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10641,260 +10641,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00368171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Testing System-In-Package Wirelessly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.222-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135674v1</w:t>
+                <w:t xml:space="preserve">lirmm-00094916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing System-In-Package Wirelessly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Overview of a New Robot Controller Development Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.222-226</w:t>
+              <w:t xml:space="preserve">CAR'06: Control Architectures of Robots: Software Approaches and Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France, pp.145-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00094916v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards An Adaptive Trajectory Planning Approach For Collaborative Mobile Robots</w:t>
               </w:r>
@@ -10906,51 +10906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10988,90 +10988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable Autonomous Stimulation Unit for FES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Montreal, Canada. pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11096,64 +11096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Control Architecture for Contextual Tasks Management: Application to the AUV Taipan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11213,51 +11213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Contrôleur pour une Méthodologie de Conception Basée Composents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11302,239 +11302,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Position/Signal Level Control Architecture for Mobile Robots by Using GPS/Wifi Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teleoperation Over an IP Network: From Control to Architectural Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Divoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'04: IEEE Workshop Networked Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICARV: International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Kunming, China. pp.765-770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2004.1468924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108656v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation Over an IP Network: From Control to Architectural Considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hybrid Position/Signal Level Control Architecture for Mobile Robots by Using GPS/Wifi Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
+                <w:t xml:space="preserve">T. Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARV: International Conference on Control, Automation, Robotics and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA'04: IEEE Workshop Networked Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nouvelle-Orléans, Louisiane</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108859v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Detection of Some Properties of Hybrid System Based Differential Predicate-Transition Petri Nets by Means of VHDL-AMS</w:t>
               </w:r>
@@ -11546,51 +11546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nketsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11641,77 +11641,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Control Strategy for Cooperative Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11749,51 +11749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande à Longue Distance d'un Robot Mobile par Régulation de Retard Supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11857,51 +11857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une Méthodologie Logicielle pour la Robotique d'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11946,273 +11946,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation over IP Network: Virtual PUMA Robot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.669-674</w:t>
+              <w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille (France), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269447v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Teleoperation over IP Network: Virtual PUMA Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lille (France), pp.6</w:t>
+              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.669-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269657v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Enhanced Teleoperation: Toward a Remote Supervised Delay Regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12289,51 +12289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Events as a Key of an Autonomous Robot Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12384,51 +12384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'un Bras Robotisé par Commutation de Commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12498,77 +12498,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Measurement Unit for Closed-Loop Functional Electrical Stimulation: Prototype for Muscular Activity Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Banff, Canada. , 17th International Conference of Functional Electrical Stimulation, pp.376-379, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12593,103 +12593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOETS: Work Package 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Nanoelectronics Forum 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dublin, Ireland. , 2011</w:t>
@@ -12718,103 +12718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Wafer Test for Iterative Testing During System Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D-Test: Testing Three-Dimensional Stacked Integrated Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. , 1st IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12839,103 +12839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Test Structure for Integrated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITC'2008: International Test Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Santa Clara, CA, United States. pp.N/A, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13001,51 +13001,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7: Synchronous multichannel stimulator with embedded safety procedure to perform 12-poles TIME3H 3D stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13053,51 +13053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Nerve Stimulation for Induction os Sensation and Treatment of Phantom Limb Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -13139,64 +13139,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de contrôle pour la robotique - Approches et tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13247,77 +13247,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de la stimulation électrique fonctionnelle. Exemples d'application thérapeuthique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RE127, pp.12, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13374,64 +13374,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active implantable medical device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13475,64 +13475,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et système de contrôle du corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13576,103 +13576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and Method for Wirelessly Testing Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spain, Patent n° : EP 08290891 WO 2010031879 (A1). 2008, pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13690,103 +13690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for Distributing Power between Cathodes of a Multipolar Electrode, in Particular of an Implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2006027473 A1. 2006, pp.1-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13808,90 +13808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de répartition de courant entre des cathodes d'une électrode multipolaire, notamment d'un implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13958,64 +13958,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Management of Tasks and Instrumentation within an AUV control software architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14046,64 +14046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de control pour la gestion contextuelle de tâches sur un AUV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14179,51 +14179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Formal Verification of HILECOP: Formalization and Implementation of Synchronously Executed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14271,51 +14271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reactive and Energy-Aware Two-Part Algorithm for Implanted Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-10011, 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14327,295 +14327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00465850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'accès au médium à intervalles glissants et son implantation au sein d'une unité de stimulation répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Unité de stimulation électrofonctionnelle répartie : Langage et noyau d'exécution, supportant les modifications « temps-réel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07013, 2007</w:t>
+              <w:t xml:space="preserve">RR-07015, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00150313v1</w:t>
+                <w:t xml:space="preserve">lirmm-00150321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité de stimulation électrofonctionnelle répartie : Langage et noyau d'exécution, supportant les modifications « temps-réel »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Communication sur architecture de stimulation répartie : Le protocole application, du modèle à l'implémentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07015, 2007</w:t>
+              <w:t xml:space="preserve">RR-07014, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00150321v1</w:t>
+                <w:t xml:space="preserve">lirmm-00150316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication sur architecture de stimulation répartie : Le protocole application, du modèle à l'implémentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Méthode d'accès au médium à intervalles glissants et son implantation au sein d'une unité de stimulation répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07014, 2007</w:t>
+              <w:t xml:space="preserve">RR-07013, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00150316v1</w:t>
+                <w:t xml:space="preserve">lirmm-00150313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUV Control Architecture for Control Management of Embedded Instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14663,51 +14663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component based Software Architecture of Robot Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14764,51 +14764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoSARC : Un Langage et une Méthodologie de Conception de Contrôleur de Robots basée sur les Composants Logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14846,755 +14846,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Modèle à l'exécution : Traduction Automatique d'un Réseau de Petri Interprété en Langage VHDL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Noyau d'Exécution Intégré au Sein d'une Unité de Stimulation Répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 04008, LIRMM. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04067, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109199v1</w:t>
+                <w:t xml:space="preserve">lirmm-00118997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Noyau d'Exécution Intégré au Sein d'une Unité de Stimulation Répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Protocole de Communication au Sein d'une Architecture de Stimulation Répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruchon</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04067, 2004</w:t>
+              <w:t xml:space="preserve">04073, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00118997v1</w:t>
+                <w:t xml:space="preserve">lirmm-00119000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Protocole de Communication au Sein d'une Architecture de Stimulation Répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 04019, LIRMM. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Claude</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00119000v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Du Modèle à l'exécution : Traduction Automatique d'un Réseau de Petri Interprété en Langage VHDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 04019, LIRMM. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 04008, LIRMM. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109225v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-NetObject: Un Editeur de Réseaux de Petri à Objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J-NetObject : Un Noyau d'Exécution de Réseaux de Petri à Objets Temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">02180, 2002, pp.40</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02182, 2002, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269413v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-NetObject : Un Noyau d'Exécution de Réseaux de Petri à Objets Temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manuel d'Utilisation E-NetObject : Un Editeur de Réseaux de Petri à Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">02182, 2002, pp.66</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02181, 2002, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268472v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel d'Utilisation E-NetObject : Un Editeur de Réseaux de Petri à Objets</w:t>
+                <w:t xml:space="preserve">E-NetObject: Un Editeur de Réseaux de Petri à Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02181, 2002, pp.P nd</w:t>
+              <w:t xml:space="preserve">02180, 2002, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269422v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15612,51 +15612,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande et supervision des procédés discontinus : une approche hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15852,51 +15852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03454630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-021-00347-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#268;van&#269;ara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cadima-Couto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Figueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben D M Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Maciejasz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9a9a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02282558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Petrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bumbasirevic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mijovi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0567-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01856829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisa Raspopovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Granata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01943433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco M. Petrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Strauss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Iorio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25384" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01736440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065717500630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01767540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romanello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iodice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.02.138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lasbouygues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soto-Iglesias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Butakoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Armenta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2016.2634006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0169-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couderc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/13/4/041002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Romero Ugalde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ojeda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Rolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2498878" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6064" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2015.2435696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01116454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1244-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679892v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406342" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MX72C2DM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz G de La Torre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Victoria Nogu&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Boix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/6/2/026001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4NC50VTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.159-177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SFGBLTVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krikorian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stavrakoudis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sakarellos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855305774307040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz-Jarabo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Sevilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.4.1641-1647.2000" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Merzoug" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01386618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-Alvarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cvancara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330631" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739746v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Divoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Picq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146671" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146700" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353505" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00983717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_76" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064174v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Hermoso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862278" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01100914v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Romero Ugalde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6945060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00801171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Angles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649554v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910604" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789796v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Romain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pascual-Font" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart H. Bijnens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etel Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oeltze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00311710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parodi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Jalaoui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2008.41" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320538v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650954" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320406v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280791v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.54" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260205v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176494v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00094916v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gil-Pinto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1513150" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108656v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108859v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2004.1468924" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108912v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteban" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108913v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agniel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269454v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roqueta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carbou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733021v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700704" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015617v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649346v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charvin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00767777v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02611153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iampietro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00465850v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150313v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109199v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruchon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118997v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119000v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Claude" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109225v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raclot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268472v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269422v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139761v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03454630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-021-00347-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#268;van&#269;ara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cadima-Couto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Figueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben D M Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Maciejasz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9a9a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01943433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco M. Petrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Strauss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Granata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Iorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02282558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Petrini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bumbasirevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mijovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0567-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01856829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisa Raspopovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01736440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065717500630" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01767540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romanello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iodice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.02.138" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lasbouygues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soto-Iglesias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Butakoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Armenta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2016.2634006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couderc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/13/4/041002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Romero Ugalde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ojeda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Rolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2498878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0169-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2015.2435696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01116454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1244-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679892v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406342" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MX72C2DM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/6/2/026001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4NC50VTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz G de La Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Victoria Nogu&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Boix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082330" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.159-177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SFGBLTVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krikorian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stavrakoudis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sakarellos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855305774307040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz-Jarabo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Sevilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.4.1641-1647.2000" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Merzoug" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01386618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-Alvarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cvancara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330631" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739746v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Divoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Picq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146671" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146700" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015563v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353505" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00983717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_76" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01100914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Romero Ugalde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6945060" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Hermoso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862278" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00801171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Angles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789796v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Romain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599683v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649554v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910604" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pascual-Font" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart H. Bijnens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etel Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oeltze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.54" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260205v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00311710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parodi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Jalaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2008.41" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320538v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650954" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176494v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00094916v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gil-Pinto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1513150" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108859v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2004.1468924" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108656v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108912v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteban" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108913v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269447v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agniel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269454v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roqueta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carbou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733021v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700704" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015617v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649346v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charvin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00767777v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02611153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iampietro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00465850v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150321v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150316v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118997v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruchon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119000v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Claude" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109225v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109199v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raclot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269422v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269413v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139761v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>