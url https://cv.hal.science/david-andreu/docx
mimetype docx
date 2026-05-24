--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -252,399 +252,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreted Synchronous Extension of Time Petri Nets - Definition, Semantics and Formal Analysis</w:t>
+                <w:t xml:space="preserve">Restoring hand functions in people with tetraplegia through multi-contact, fascicular and auto-pilot stimulation: a proof-of-concept demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Leroux</w:t>
+                <w:t xml:space="preserve">Jacques Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Andreu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Geffrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10626-021-00347-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/neu.2021.0381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03454630v1</w:t>
+                <w:t xml:space="preserve">hal-03537892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating effective functional hand movements in individuals with complete tetraplegia through neural stimulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreted Synchronous Extension of Time Petri Nets - Definition, Semantics and Formal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19906-x⟩</w:t>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.27-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-021-00347-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817189v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03454630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring hand functions in people with tetraplegia through multi-contact, fascicular and auto-pilot stimulation: a proof-of-concept demonstration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Teissier</w:t>
+                <w:t xml:space="preserve">Activating effective functional hand movements in individuals with complete tetraplegia through neural stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Geffrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie William</w:t>
+                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/neu.2021.0381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19906-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537892v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Stimulation Device to Drive Multiple Transverse Intrafascicular Electrodes and Achieve Highly Selective and Rich Neural Responses</w:t>
               </w:r>
@@ -669,64 +669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel López-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Čvančara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.#7219. </w:t>
@@ -898,90 +898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Electrical Stimulators and Sensors Network for Closed Loop Control in Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1084,51 +1084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor López-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (4), pp.#046006. </w:t>
@@ -1160,831 +1160,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-months assessment of a hand prosthesis with intraneural tactile feedback</w:t>
+                <w:t xml:space="preserve">Multisensory bionic limb to achieve prosthesis embodiment and reduce distorted phantom limb perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco M. Petrini</w:t>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giacomo Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Granata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (1), pp.137-154. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (7), pp.833-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.25384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2018-318570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01943433v1</w:t>
+                <w:t xml:space="preserve">lirmm-01856829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory feedback restoration in leg amputees improves walking speed, metabolic cost and phantom pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
+                <w:t xml:space="preserve">Marko Bumbasirevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Bumbasirevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Valle</w:t>
+                <w:t xml:space="preserve">Vladimir Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavle Mijović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (9), pp.1356-1363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41591-019-0567-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02282558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory bionic limb to achieve prosthesis embodiment and reduce distorted phantom limb perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Six-months assessment of a hand prosthesis with intraneural tactile feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco M. Petrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Rognini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
+                <w:t xml:space="preserve">Ivo Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Granata</w:t>
+                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (7), pp.833-836. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.137-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2018-318570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.25384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01856829v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01943433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based optimal multipolar stimulation without a priori knowledge of nerve structure: application to vagus nerve stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phantom somatosensory evoked potentials following selective intraneural electrical stimulation in two amputees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Dali</w:t>
+                <w:t xml:space="preserve">Roberto Romanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rossel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Hernández</w:t>
+                <w:t xml:space="preserve">Francesco Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/aabeb9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (6), pp.1117-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.02.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01770039v1</w:t>
+                <w:t xml:space="preserve">lirmm-01767540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Closed-Loop Functional Electrical Stimulation Control of Muscle Activation with Evoked Electromyography Feedback for Spinal Cord Injured Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhan Li</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (6), pp.#1750063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0129065717500630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01736440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom somatosensory evoked potentials following selective intraneural electrical stimulation in two amputees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
+                <w:t xml:space="preserve">Model based optimal multipolar stimulation without a priori knowledge of nerve structure: application to vagus nerve stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Romanello</w:t>
+                <w:t xml:space="preserve">Laure Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Iodice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
+                <w:t xml:space="preserve">Alfredo Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 129 (6), pp.1117-1120. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (4), pp.046018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.02.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/aabeb9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01767540v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01770039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional selectivity of lumbosacral stimulation: Methodological approach and pilot study to assess visceral function in pigs</w:t>
               </w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delleci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2228,1147 +2228,1147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01898288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Sensitive Electrical Stimulation-Based Somatosensory Cueing in Parkinson's Disease Gait and Freezing of Gait Assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of electro-anatomical maps: application to an experimental model of LBBB/CRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Soto-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Butakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aor.13059⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1900215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JTEHM.2016.2634006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638837v1</w:t>
+                <w:t xml:space="preserve">hal-01398828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of electro-anatomical maps: application to an experimental model of LBBB/CRT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+                <w:t xml:space="preserve">Effects of Sensitive Electrical Stimulation-Based Somatosensory Cueing in Parkinson's Disease Gait and Freezing of Gait Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantine Butakoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
+                <w:t xml:space="preserve">Claudia Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.1900215. </w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (11), pp.E222-E232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JTEHM.2016.2634006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aor.13059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398828v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vagus nerve stimulation: State of the art of stimulation and recording strategies to address autonomic function neuromodulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Real-time estimation of FES-induced joint torque with evoked EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Couderc</w:t>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/13/4/041002⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.60-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-016-0169-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372361v1</w:t>
+                <w:t xml:space="preserve">hal-01336280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design and Experimental Validation of Control Modules for Neuromodulation Devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of sensitive electrical stimulation based cueing in Parkinson's disease: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2498878⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.122-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337430v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01379187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Model-Based Design and Experimental Validation of Control Modules for Neuromodulation Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector M Romero Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6035⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (7), pp.1551-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2498878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01598025v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid functional electrical stimulation for real-time estimation of joint torque and closed-loop control of muscle activation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Vagus nerve stimulation: State of the art of stimulation and recording strategies to address autonomic function neuromodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/13/4/041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01402535v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time estimation of FES-induced joint torque with evoked EMG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhan Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), pp.60-71. </w:t>
+              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.26-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12984-016-0169-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336280v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01598025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sensitive electrical stimulation based cueing in Parkinson's disease: a preliminary study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A hybrid functional electrical stimulation for real-time estimation of joint torque and closed-loop control of muscle activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.122-128. </w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.193-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01379187v1</w:t>
+                <w:t xml:space="preserve">lirmm-01402535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Exceptions in Petri Net-Based Digital Architecture: From Formalism to Implementation on FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), pp.897-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3441,51 +3441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Boretius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3536,64 +3536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Validation of a Deterministic MAC Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.N/A. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3621,315 +3621,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00679892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth muscle modeling and experimental identification: application to bladder isometric contraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Transverse Intrafascicular Multichannel Electrode (TIME), Longitudinal Intrafascicular Electrode (LIFE) and Multipolar Cuff Electrode for the Selective Stimulation of Nerve Fascicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boretius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (3), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036024⟩</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00597214v1</w:t>
+                <w:t xml:space="preserve">lirmm-00588922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Transverse Intrafascicular Multichannel Electrode (TIME), Longitudinal Intrafascicular Electrode (LIFE) and Multipolar Cuff Electrode for the Selective Stimulation of Nerve Fascicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Smooth muscle modeling and experimental identification: application to bladder isometric contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Taillades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (3), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588922v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00597214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASEA : Marche Assistée par Stimulation Électrique Adaptative. D'un déclenchement événementiel à un contrôle continu de la stimulation électrique pour la correction du syndrome de pied tombant chez l'hémiplégique</w:t>
               </w:r>
@@ -3967,51 +3967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Handicap et Mouvement, pp.22. </w:t>
@@ -4055,316 +4055,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00474290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Architecture for Activating the Peripheral Nervous System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bactericidal and membrane disruption activities of the eosinophil cationic protein are largely retained in an N-terminal fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz G de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Victoria Nogués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Boix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/6/2/026001⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 421 (3), pp.425-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20082330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00361686v1</w:t>
+                <w:t xml:space="preserve">hal-00479136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactericidal and membrane disruption activities of the eosinophil cationic protein are largely retained in an N-terminal fragment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatriz G de La Torre</w:t>
+                <w:t xml:space="preserve">A Distributed Architecture for Activating the Peripheral Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Victoria Nogués</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ester Boix</w:t>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.001-018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/6/2/026001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20082330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00479136v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00361686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSARC : Un langage de composants pour l'ingénierie des architectures robotiques. Pourquoi utiliser des composants, et quels composants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,77 +4415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Vers une Architecture distribuée de Stimulation Neurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (2), pp.159-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4583,51 +4583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Biris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sakarellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84, pp.383-399</w:t>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation matérielle de systèmes complexes : Traduction automatique d'un réseau de Petri non autonome en composants VHDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nketsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Zarrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (9), pp.1027-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4894,51 +4894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (7-8/2003), pp.859 à 892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5002,51 +5002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz-Jarabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewald Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5123,579 +5123,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-contact epineural electrical stimulation to restore upper-limb functions</w:t>
+                <w:t xml:space="preserve">AGILIS: Restoring functional grasping in individuals with tetraplegy using epineural electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Geffrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie William</w:t>
+                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RehabWeek 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, ROTTERDAM, Netherlands</w:t>
+              <w:t xml:space="preserve">ICETRAN 2022 - 9th international conference on electrical, electronic and computing engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Novi Pazar, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702524v1</w:t>
+                <w:t xml:space="preserve">hal-03681557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGILIS: Restoring functional grasping in individuals with tetraplegy using epineural electrodes</w:t>
+                <w:t xml:space="preserve">Multi-contact epineural electrical stimulation to restore upper-limb functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Geffrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Oliveira Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICETRAN 2022 - 9th international conference on electrical, electronic and computing engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Novi Pazar, Serbia</w:t>
+              <w:t xml:space="preserve">RehabWeek 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, ROTTERDAM, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681557v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Réseau de Petri Temporels Exécutés de Façon Synchrone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotic mapping of a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Merzoug</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvain Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR: Modélisation des Systèmes Réactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01591153v1</w:t>
+                <w:t xml:space="preserve">lirmm-01904361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic mapping of a karst aquifer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de Réseau de Petri Temporels Exécutés de Façon Synchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jourde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibrahim Merzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MSR: Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01904361v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01591153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 56 channels stimulation system to drive intrafascicular electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel López-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cvancara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Segovia, Spain. pp.743-747, </w:t>
@@ -5733,103 +5733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, La Grande Motte, France</w:t>
@@ -5871,51 +5871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Simulation of Distributed Control Systems: The example of Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisboa, Portugal. pp.455-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5943,442 +5943,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thruster's dead-zones compensation for the actuation system of an underwater vehicle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stimulation of small diameter myelinated and unmyelinated abdominal vagal neurons using high frequency pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC: European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330631⟩</w:t>
+              <w:t xml:space="preserve">7th Annual International IEEE/EMBS Conference on Neural Engineering (NER 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.510-513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01310931v1</w:t>
+                <w:t xml:space="preserve">hal-02739746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of small diameter myelinated and unmyelinated abdominal vagal neurons using high frequency pulses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Advanced Active Implantable Medical Devices: How to get the best trade off between research needs and clinical usability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual International IEEE/EMBS Conference on Neural Engineering (NER 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEWCAS: NEW Circuits And Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739746v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01161904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Active Implantable Medical Devices: How to get the best trade off between research needs and clinical usability?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thruster's dead-zones compensation for the actuation system of an underwater vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS: NEW Circuits And Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC: European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.741-746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01161904v1</w:t>
+                <w:t xml:space="preserve">lirmm-01310931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Closed-Loop FES Control of Muscle Activation with Evoked EMG Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.623-626, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6425,51 +6425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Simulation for a Functional Electrical Stimulation system validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Lafnoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6507,77 +6507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIL Simulator for AUV with ContrACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6615,103 +6615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of lead position vs. correction of electrical dyssynchrony in an experimental model of LBBB/CRT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Soto-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine Butakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH: Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. pp.74-82, </w:t>
@@ -6788,51 +6788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6892,90 +6892,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward complex multipolar selective neural stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández Alfredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.569-572, </w:t>
@@ -7007,706 +7007,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01237858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system for real-time estimation of joint torque with evoked EMG under electrical stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Integrating Implementation Properties in Analysis of Petri Nets Handling Exceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Aalborg, Denmark. pp.513-520, </w:t>
+              <w:t xml:space="preserve">WODES 2014 - 12th IFAC International Workshop on Discrete Event Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp.406-411, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08072-7_76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00983717v1</w:t>
+                <w:t xml:space="preserve">lirmm-01064146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-off closed-loop control of vagus nerve stimulation for the adaptation of heart rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Handling of Conflicts in Synchronous Interpreted Time Petri Nets Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Romero Ugalde</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Guillaume Coppey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100914v1</w:t>
+                <w:t xml:space="preserve">lirmm-01064174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Handling of Conflicts in Synchronous Interpreted Time Petri Nets Implementation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stable and Reactive Centering in Conduits for Karstic Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Lopez Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2986-2991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01064174v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01071307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable and Reactive Centering in Conduits for Karstic Exploration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On-off closed-loop control of vagus nerve stimulation for the adaptation of heart rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Romero Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2986-2991, </w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.6262-6265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6945060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01071307v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Implementation Properties in Analysis of Petri Nets Handling Exceptions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A system for real-time estimation of joint torque with evoked EMG under electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES 2014 - 12th IFAC International Workshop on Discrete Event Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. pp.406-411, </w:t>
+              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aalborg, Denmark. pp.513-520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08072-7_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01064146v1</w:t>
+                <w:t xml:space="preserve">lirmm-00983717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing electrical patterns in an experimental swine model of dyssynchrony and CRT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Soto-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine Butakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fernández-Armenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology 2013 (CINC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Zaragoza, Spain. pp.623-626</w:t>
@@ -7735,77 +7735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Digital System Design: a methodology and its application to medical implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Workshop on Formal Methods for Industrial Critical Systems (FMICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7843,51 +7843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading the ContrACT Scheduler with Useful Mechanisms for Dependability of Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7925,90 +7925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPT - A Tool for Parametric TPN Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECoS: Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8027,853 +8027,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00804362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Setup for Evaluation of Strategies for Nerve Fibre Diameter Selective Stimulation</w:t>
+                <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMT 2011 - 45. Jahrestagung der DGBMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Freiburg, Germany. pp.N/A</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00601675v1</w:t>
+                <w:t xml:space="preserve">lirmm-00617233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal bounds verification of the STIMAP protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computer-based remote programming and control of stimulation units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Romain</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS: Real-Time and Network Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cancun, Mexico. pp.538-541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2011.5910604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789796v1</w:t>
+                <w:t xml:space="preserve">lirmm-00649554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ContrACT: a software environment for developing control architecture.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Temporal bounds verification of the STIMAP protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RTNS: Real-Time and Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00599683v1</w:t>
+                <w:t xml:space="preserve">hal-00789796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
+                <w:t xml:space="preserve">An Experimental Setup for Evaluation of Strategies for Nerve Fibre Diameter Selective Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">BMT 2011 - 45. Jahrestagung der DGBMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Freiburg, Germany. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00617233v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00601675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-based remote programming and control of stimulation units</w:t>
+                <w:t xml:space="preserve">ContrACT: a software environment for developing control architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2011.5910604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00649554v1</w:t>
+                <w:t xml:space="preserve">inria-00599683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of bladder artificial control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic Functional Electrical Stimulation : a technology to design network-based muscle control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.265-269, </w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6218-6221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00506246v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture distribuée sans fil pour des applications de SEF externe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulation of bladder artificial control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARC'10 : 3ème Journée du GT ARC (Automatique et Réseaux de Communication)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.265-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00506412v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic Functional Electrical Stimulation : a technology to design network-based muscle control</w:t>
+                <w:t xml:space="preserve">Architecture distribuée sans fil pour des applications de SEF externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARC'10 : 3ème Journée du GT ARC (Automatique et Réseaux de Communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00506293v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation en continu de la marche hémiplégique pour la stimulation électrique des muscles releveurs de pied</w:t>
               </w:r>
@@ -8898,51 +8898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pascual-Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9148,51 +9148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart H. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etel Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Oeltze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9228,900 +9228,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00418367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Petri nets based methodology for communicating neuroprosthesis design and prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">ISABEL'08: 1st International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic FES: Metrology for muscle control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From Neuroprosthetics to Implanted FES Control Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-WC'08: 17th World Congress of International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2380-2385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320474v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implantable Network of Stimulation Units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Connectivity of Thetis, a Distributed Hybrid Simulator, with a Mixed Control Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWCUCA'08: 2nd International Conference on Wireless Communications in Underground and Confined Areas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAS: International Conference on Autonomic and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Pointe-à-Pitre, Guadeloupe, France. pp.130-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAS.2008.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320406v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00311710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri Net Based Rapid Prototyping of Digital Complex System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Implantable Network of Stimulation Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gil</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICWCUCA'08: 2nd International Conference on Wireless Communications in Underground and Confined Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Val-d'Or, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00280791v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00320406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Supply Investigation for Wireless Wafer Test</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic FES: Metrology for muscle control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATW'08: 9th Latin-American Test Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Puebla, Mexico. pp.165-170</w:t>
+              <w:t xml:space="preserve">IFAC-WC'08: 17th World Congress of International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, Korea, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00260205v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00320474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri nets based methodology for communicating neuroprosthesis design and prototyping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABEL'08: 1st International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320485v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of Thetis, a Distributed Hybrid Simulator, with a Mixed Control Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Supply Investigation for Wireless Wafer Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Noun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Parodi</w:t>
+                <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS: International Conference on Autonomic and Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LATW'08: 9th Latin-American Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Puebla, Mexico. pp.165-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00311710v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00260205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Neuroprosthetics to Implanted FES Control Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Petri Net Based Rapid Prototyping of Digital Complex System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2380-2385, </w:t>
+              <w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.405-410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320538v1</w:t>
+                <w:t xml:space="preserve">lirmm-00280791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Time Interval based MAC Protocol and its Temporal Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FET'07: 7th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France, France. pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10146,77 +10146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrabody Network for Advanced and Efficient Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Vienna International Workshop on Functional Electrical Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Krems, Austria, France. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10254,51 +10254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Language for Understanding Architectural Choices in Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA'07: Workshop Software Development and Integration in Robotics "Understanding Robot Software Architectures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Roma, Italy, pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10317,178 +10317,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00202641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t>
+                <w:t xml:space="preserve">Overview of a New Robot Controller Development Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t>
+              <w:t xml:space="preserve">CAR'06: Control Architectures of Robots: Software Approaches and Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France, pp.145-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135674v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Control Architectures Design Process: Patterns, Components and Object Petri Nets in use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10552,51 +10552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing, Implementing and Reusing Controller's Behaviors and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10641,260 +10641,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00368171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing System-In-Package Wirelessly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.222-226</w:t>
+              <w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00094916v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of a New Robot Controller Development Methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Testing System-In-Package Wirelessly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR'06: Control Architectures of Robots: Software Approaches and Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Montpellier, France, pp.145-163</w:t>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.222-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102876v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00094916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards An Adaptive Trajectory Planning Approach For Collaborative Mobile Robots</w:t>
               </w:r>
@@ -10906,51 +10906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10988,90 +10988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable Autonomous Stimulation Unit for FES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Montreal, Canada. pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11096,64 +11096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Control Architecture for Contextual Tasks Management: Application to the AUV Taipan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11194,347 +11194,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de Contrôleur pour une Méthodologie de Conception Basée Composents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hybrid Position/Signal Level Control Architecture for Mobile Robots by Using GPS/Wifi Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCR'04 : Journées des Jeunes Chercheurs en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Douai</w:t>
+              <w:t xml:space="preserve">ICRA'04: IEEE Workshop Networked Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nouvelle-Orléans, Louisiane</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108662v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation Over an IP Network: From Control to Architectural Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARV: International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Kunming, China. pp.765-770, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2004.1468924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Position/Signal Level Control Architecture for Mobile Robots by Using GPS/Wifi Technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modèle de Contrôleur pour une Méthodologie de Conception Basée Composents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'04: IEEE Workshop Networked Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nouvelle-Orléans, Louisiane</w:t>
+              <w:t xml:space="preserve">JJCR'04 : Journées des Jeunes Chercheurs en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Douai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108656v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Detection of Some Properties of Hybrid System Based Differential Predicate-Transition Petri Nets by Means of VHDL-AMS</w:t>
               </w:r>
@@ -11546,51 +11546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nketsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11641,77 +11641,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Control Strategy for Cooperative Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11749,51 +11749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande à Longue Distance d'un Robot Mobile par Régulation de Retard Supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11857,51 +11857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une Méthodologie Logicielle pour la Robotique d'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11946,273 +11946,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Teleoperation over IP Network: Virtual PUMA Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lille (France), pp.6</w:t>
+              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.669-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269657v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation over IP Network: Virtual PUMA Robot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.669-674</w:t>
+              <w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille (France), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269447v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Enhanced Teleoperation: Toward a Remote Supervised Delay Regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12289,51 +12289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Events as a Key of an Autonomous Robot Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12384,51 +12384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'un Bras Robotisé par Commutation de Commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12498,77 +12498,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Measurement Unit for Closed-Loop Functional Electrical Stimulation: Prototype for Muscular Activity Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Banff, Canada. , 17th International Conference of Functional Electrical Stimulation, pp.376-379, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12593,103 +12593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOETS: Work Package 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Nanoelectronics Forum 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dublin, Ireland. , 2011</w:t>
@@ -12718,103 +12718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Wafer Test for Iterative Testing During System Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D-Test: Testing Three-Dimensional Stacked Integrated Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. , 1st IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12839,103 +12839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Test Structure for Integrated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITC'2008: International Test Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Santa Clara, CA, United States. pp.N/A, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13001,103 +13001,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7: Synchronous multichannel stimulator with embedded safety procedure to perform 12-poles TIME3H 3D stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Nerve Stimulation for Induction os Sensation and Treatment of Phantom Limb Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -13139,64 +13139,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de contrôle pour la robotique - Approches et tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13247,77 +13247,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de la stimulation électrique fonctionnelle. Exemples d'application thérapeuthique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RE127, pp.12, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13374,64 +13374,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active implantable medical device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13475,77 +13475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et système de contrôle du corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Charvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13576,103 +13576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and Method for Wirelessly Testing Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spain, Patent n° : EP 08290891 WO 2010031879 (A1). 2008, pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13690,103 +13690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for Distributing Power between Cathodes of a Multipolar Electrode, in Particular of an Implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2006027473 A1. 2006, pp.1-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13808,90 +13808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de répartition de courant entre des cathodes d'une électrode multipolaire, notamment d'un implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13958,64 +13958,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Management of Tasks and Instrumentation within an AUV control software architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14046,64 +14046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de control pour la gestion contextuelle de tâches sur un AUV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14179,51 +14179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Formal Verification of HILECOP: Formalization and Implementation of Synchronously Executed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14271,51 +14271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reactive and Energy-Aware Two-Part Algorithm for Implanted Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-10011, 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14327,295 +14327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00465850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité de stimulation électrofonctionnelle répartie : Langage et noyau d'exécution, supportant les modifications « temps-réel »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Méthode d'accès au médium à intervalles glissants et son implantation au sein d'une unité de stimulation répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07015, 2007</w:t>
+              <w:t xml:space="preserve">RR-07013, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00150321v1</w:t>
+                <w:t xml:space="preserve">lirmm-00150313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication sur architecture de stimulation répartie : Le protocole application, du modèle à l'implémentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Unité de stimulation électrofonctionnelle répartie : Langage et noyau d'exécution, supportant les modifications « temps-réel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07014, 2007</w:t>
+              <w:t xml:space="preserve">RR-07015, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00150316v1</w:t>
+                <w:t xml:space="preserve">lirmm-00150321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'accès au médium à intervalles glissants et son implantation au sein d'une unité de stimulation répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Communication sur architecture de stimulation répartie : Le protocole application, du modèle à l'implémentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07013, 2007</w:t>
+              <w:t xml:space="preserve">RR-07014, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00150313v1</w:t>
+                <w:t xml:space="preserve">lirmm-00150316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUV Control Architecture for Control Management of Embedded Instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Jalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14663,51 +14663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component based Software Architecture of Robot Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14764,51 +14764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoSARC : Un Langage et une Méthodologie de Conception de Contrôleur de Robots basée sur les Composants Logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14846,755 +14846,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Noyau d'Exécution Intégré au Sein d'une Unité de Stimulation Répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Du Modèle à l'exécution : Traduction Automatique d'un Réseau de Petri Interprété en Langage VHDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">04067, 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 04008, LIRMM. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00118997v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Protocole de Communication au Sein d'une Architecture de Stimulation Répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">04073, 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 04019, LIRMM. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00119000v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Protocole de Communication au Sein d'une Architecture de Stimulation Répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 04019, LIRMM. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04073, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00109225v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00119000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Modèle à l'exécution : Traduction Automatique d'un Réseau de Petri Interprété en Langage VHDL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Noyau d'Exécution Intégré au Sein d'une Unité de Stimulation Répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 04008, LIRMM. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04067, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109199v1</w:t>
+                <w:t xml:space="preserve">lirmm-00118997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-NetObject : Un Noyau d'Exécution de Réseaux de Petri à Objets Temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E-NetObject: Un Editeur de Réseaux de Petri à Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">02182, 2002, pp.66</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02180, 2002, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268472v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel d'Utilisation E-NetObject : Un Editeur de Réseaux de Petri à Objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J-NetObject : Un Noyau d'Exécution de Réseaux de Petri à Objets Temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">02181, 2002, pp.P nd</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02182, 2002, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269422v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-NetObject: Un Editeur de Réseaux de Petri à Objets</w:t>
+                <w:t xml:space="preserve">Manuel d'Utilisation E-NetObject : Un Editeur de Réseaux de Petri à Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02180, 2002, pp.40</w:t>
+              <w:t xml:space="preserve">02181, 2002, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269413v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15612,51 +15612,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande et supervision des procédés discontinus : une approche hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15852,51 +15852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03454630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-021-00347-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#268;van&#269;ara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cadima-Couto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Figueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben D M Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Maciejasz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9a9a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01943433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco M. Petrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Strauss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Granata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Iorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02282558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Petrini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bumbasirevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mijovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0567-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01856829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisa Raspopovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01736440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065717500630" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01767540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romanello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iodice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.02.138" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lasbouygues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soto-Iglesias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Butakoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Armenta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2016.2634006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couderc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/13/4/041002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Romero Ugalde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ojeda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Rolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2498878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0169-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2015.2435696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01116454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1244-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679892v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406342" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MX72C2DM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/6/2/026001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4NC50VTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz G de La Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Victoria Nogu&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Boix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082330" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.159-177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SFGBLTVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krikorian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stavrakoudis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sakarellos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855305774307040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz-Jarabo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Sevilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.4.1641-1647.2000" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Merzoug" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01386618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-Alvarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cvancara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330631" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739746v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Divoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Picq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146671" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146700" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015563v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353505" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00983717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_76" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01100914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Romero Ugalde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6945060" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Hermoso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862278" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00801171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Angles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789796v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Romain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599683v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649554v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910604" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pascual-Font" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart H. Bijnens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etel Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oeltze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.54" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260205v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00311710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parodi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Jalaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2008.41" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320538v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650954" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176494v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00094916v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gil-Pinto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1513150" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108859v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2004.1468924" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108656v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108912v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteban" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108913v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269447v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agniel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269454v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roqueta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carbou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733021v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700704" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015617v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649346v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charvin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00767777v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02611153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iampietro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00465850v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150321v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150316v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118997v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruchon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119000v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Claude" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109225v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109199v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raclot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269422v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269413v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139761v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03454630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-021-00347-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#268;van&#269;ara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cadima-Couto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Figueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben D M Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Maciejasz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9a9a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01856829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Petrini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisa Raspopovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Granata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02282558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bumbasirevic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mijovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0567-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01943433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco M. Petrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Strauss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Iorio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25384" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01767540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romanello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iodice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.02.138" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01736440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065717500630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lasbouygues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soto-Iglesias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Butakoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Armenta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2016.2634006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0169-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Romero Ugalde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ojeda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Rolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2498878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couderc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/13/4/041002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6064" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2015.2435696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01116454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1244-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679892v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406342" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MX72C2DM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz G de La Torre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Victoria Nogu&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Boix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/6/2/026001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4NC50VTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.159-177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SFGBLTVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krikorian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stavrakoudis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sakarellos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855305774307040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz-Jarabo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Sevilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.4.1641-1647.2000" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Merzoug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01386618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-Alvarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cvancara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Divoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Picq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146671" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310931v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330631" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146700" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015563v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353505" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064174v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Hermoso" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862278" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01100914v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Romero Ugalde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6945060" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00983717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_76" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01064165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00801171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Angles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649554v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910604" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Romain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506412v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pascual-Font" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart H. Bijnens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etel Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oeltze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650954" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00311710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parodi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Jalaoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2008.41" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320406v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260205v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280791v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.54" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176494v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00094916v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gil-Pinto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106067v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1513150" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108656v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2004.1468924" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108912v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteban" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108913v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agniel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269454v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roqueta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carbou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733021v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700704" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015617v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649346v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charvin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00767777v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02611153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iampietro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00465850v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150313v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00150316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109199v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruchon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109225v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119000v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Claude" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118997v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raclot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268472v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269422v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139761v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>