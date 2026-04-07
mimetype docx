--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1585,640 +1585,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Supervisor-Based Architecture for Logic Controller Design</w:t>
+                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189381v1</w:t>
+                <w:t xml:space="preserve">hal-05244908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
+                <w:t xml:space="preserve">Novel Supervisor-Based Architecture for Logic Controller Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244908v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172738v1</w:t>
+                <w:t xml:space="preserve">hal-05491587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche itérative pour l'intégration de Jumeaux Numériques sur des systèmes manufacturiers existants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">CETSIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133155v1</w:t>
+                <w:t xml:space="preserve">hal-05172738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
+                <w:t xml:space="preserve">Une approche itérative pour l'intégration de Jumeaux Numériques sur des systèmes manufacturiers existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491587v1</w:t>
+                <w:t xml:space="preserve">hal-05133155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,775 +3422,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Pichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Saddem</w:t>
+                <w:t xml:space="preserve">Pichard M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882572v1</w:t>
+                <w:t xml:space="preserve">hal-02969579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Koza</w:t>
+                <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969579v1</w:t>
+                <w:t xml:space="preserve">hal-01882591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Gellot</w:t>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882591v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O: an example of Human-Machine Systems concepts applied to STEM education</w:t>
+                <w:t xml:space="preserve">HOME I/O: a virtual house for control and STEM education from middle schools to Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Analysis, Design, and Evaluation ofHuman-Machine Systems (HMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.530⟩</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Advances in Control Education (ACE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.168-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780733v1</w:t>
+                <w:t xml:space="preserve">hal-01780735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multidisciplanary Approach to Improve Energetic Performance in Smart Buildings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catalin Popa</w:t>
+                <w:t xml:space="preserve">HOME I/O: an example of Human-Machine Systems concepts applied to STEM education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control of Transmission and Distribution Smart Grids (CTDSG)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.710⟩</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Analysis, Design, and Evaluation ofHuman-Machine Systems (HMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.233-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296420v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O: a virtual house for control and STEM education from middle schools to Universities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+                <w:t xml:space="preserve">A Multidisciplanary Approach to Improve Energetic Performance in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Emprin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Annebicque</w:t>
+                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Vigário</w:t>
+                <w:t xml:space="preserve">Catalin Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Advances in Control Education (ACE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.168-173, </w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Control of Transmission and Distribution Smart Grids (CTDSG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic. pp.313-317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780735v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation for improve of mental workload of the systems engineer</w:t>
               </w:r>
@@ -4215,51 +4215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4682,51 +4682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vigario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5604,51 +5604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark d'un système automatisé de production de type SED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,51 +6199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="068BE04A"/>
+    <w:nsid w:val="412FDA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6430,51 +6430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-annebicque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0706-0714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147723906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11041274" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Coupat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Niang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2842018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2012.045892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guiost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2009.026088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.060" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Haraoubia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Sa&#239;d Berkani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.530" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Popa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.710" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coupat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gellot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vigario" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02112935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-annebicque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0706-0714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147723906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11041274" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Coupat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Niang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2842018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2012.045892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guiost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2009.026088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.060" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Haraoubia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Sa&#239;d Berkani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.530" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Popa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.710" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coupat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gellot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vigario" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02112935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>