--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -316,330 +316,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Methodology of Interoperability for the Industrial Domain: Standardization vs. Mediation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner les bases de la commande logique avec HOME I/O et Scratch 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhan Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Annebicque</w:t>
+                <w:t xml:space="preserve">Idriss Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+                <w:t xml:space="preserve">Aristide Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Daneau</w:t>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11041274⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20231025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074938v1</w:t>
+                <w:t xml:space="preserve">hal-04271217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les bases de la commande logique avec HOME I/O et Scratch 3.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+                <w:t xml:space="preserve">Evaluation Methodology of Interoperability for the Industrial Domain: Standardization vs. Mediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Moussa</w:t>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristide Doucet</w:t>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Emprin</w:t>
+                <w:t xml:space="preserve">Thierry Daneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22, pp.1025. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20231025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr11041274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271217v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Railway Automation Study and Automatic Generation of PLC Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Coupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1231,1193 +1231,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Traceability and IoT with HOME I/O and MIT App Inventor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gambo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Renard</w:t>
+                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ACE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172697v1</w:t>
+                <w:t xml:space="preserve">hal-05244908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de système à base de modèles pour la conception de contrôleur logique correct par construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roisin</w:t>
+                <w:t xml:space="preserve">Novel Supervisor-Based Architecture for Logic Controller Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Voguë, France</w:t>
+              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085514v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Algebraic Synthesis and GRAFCET to Logical Controller Design in ST Code (IEC 61131-3)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international conference on information in control, automation and robotics (ICINCO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361727v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
+                <w:t xml:space="preserve">Une approche itérative pour l'intégration de Jumeaux Numériques sur des systèmes manufacturiers existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244908v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Supervisor-Based Architecture for Logic Controller Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">CETSIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189381v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
+                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramla Saddem</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">19ème colloque national "Recherche et enseignement agiles pour une industrie soutenable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491587v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bryan Pettinelli</w:t>
+                <w:t xml:space="preserve">De la modélisation par intension du problème de commande logique à la génération de code ST (IEC 61131-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Modélisation des système réactifs (MSR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172738v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche itérative pour l'intégration de Jumeaux Numériques sur des systèmes manufacturiers existants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Algebraic Synthesis and GRAFCET to Logical Controller Design in ST Code (IEC 61131-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">22nd international conference on information in control, automation and robotics (ICINCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133155v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to Traceability and IoT with HOME I/O and MIT App Inventor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque national "Recherche et enseignement agiles pour une industrie soutenable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Vogüé, France</w:t>
+              <w:t xml:space="preserve">IFAC ACE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230179v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la modélisation par intension du problème de commande logique à la génération de code ST (IEC 61131-3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Synthèse de système à base de modèles pour la conception de contrôleur logique correct par construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roisin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des système réactifs (MSR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">S.mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382928v1</w:t>
+                <w:t xml:space="preserve">hal-05085514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par renforcement pour la synthèse de contrôleur logique et implémentation en langage ST</w:t>
               </w:r>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2851,386 +2851,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Methodology of Interoperability: Standardization vs Mediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuhan Chen</w:t>
+                <w:t xml:space="preserve">Un générateur Web de canevas CODESYS et SCHNEIDER Electric depuis un fichier FACTORY I/O pour l'aide à l'hybridation des TP d'Automates Programmables Industriels (API)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Daneau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pettinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PubliER2022: The industry of the future : beyond the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">6èmes journées des Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987015v1</w:t>
+                <w:t xml:space="preserve">hal-04432415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un générateur Web de canevas CODESYS et SCHNEIDER Electric depuis un fichier FACTORY I/O pour l'aide à l'hybridation des TP d'Automates Programmables Industriels (API)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bryan Pettinelli</w:t>
+                <w:t xml:space="preserve">Data Model Classification for Interoperability in the Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippot Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Daneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées des Démonstrateurs en Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France. pp.2354-2359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432415v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Model Classification for Interoperability in the Industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation Methodology of Interoperability: Standardization vs Mediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippot Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T Daneau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Daneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PubliER2022: The industry of the future : beyond the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Troyes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03716066v1</w:t>
+                <w:t xml:space="preserve">hal-03987015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'outils d'aide pour le retour ou le maintien à domicile de personnes atteintes d'une maladie chronique : cas pratique du diabète</w:t>
               </w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Annebicque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Advances in Control Education Symposium (ACE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Philadelphia, United States. pp.109-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pichard M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,51 +3579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Grenoble, France. </w:t>
@@ -3936,304 +3936,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O: an example of Human-Machine Systems concepts applied to STEM education</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Vigário</w:t>
+                <w:t xml:space="preserve">A Multidisciplanary Approach to Improve Energetic Performance in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Analysis, Design, and Evaluation ofHuman-Machine Systems (HMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.530⟩</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Control of Transmission and Distribution Smart Grids (CTDSG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic. pp.313-317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780733v1</w:t>
+                <w:t xml:space="preserve">hal-02296420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multidisciplanary Approach to Improve Energetic Performance in Smart Buildings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catalin Popa</w:t>
+                <w:t xml:space="preserve">HOME I/O: an example of Human-Machine Systems concepts applied to STEM education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control of Transmission and Distribution Smart Grids (CTDSG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic. pp.313-317, </w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Analysis, Design, and Evaluation ofHuman-Machine Systems (HMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.233-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296420v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation for improve of mental workload of the systems engineer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,51 +4319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commande par contraintes logiques de sécurité : principe, applications et mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4561,51 +4561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Coupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vigario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5604,51 +5604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark d'un système automatisé de production de type SED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,51 +6199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="412FDA11"/>
+    <w:nsid w:val="27159F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6430,51 +6430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-annebicque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0706-0714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147723906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11041274" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Coupat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Niang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2842018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2012.045892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guiost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2009.026088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.060" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Haraoubia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Sa&#239;d Berkani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.530" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Popa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.710" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coupat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gellot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vigario" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02112935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-annebicque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0706-0714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147723906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11041274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Coupat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Niang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2842018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2012.045892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guiost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2009.026088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Haraoubia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Sa&#239;d Berkani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Popa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coupat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gellot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vigario" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02112935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>