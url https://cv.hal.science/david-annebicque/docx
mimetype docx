--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1231,380 +1231,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
+                <w:t xml:space="preserve">Novel Supervisor-Based Architecture for Logic Controller Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244908v1</w:t>
+                <w:t xml:space="preserve">hal-05189381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Supervisor-Based Architecture for Logic Controller Design</w:t>
+                <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189381v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">CETSIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491587v1</w:t>
+                <w:t xml:space="preserve">hal-05172738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche itérative pour l'intégration de Jumeaux Numériques sur des systèmes manufacturiers existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1646,225 +1663,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation à la traçabilité et à l'IoT avec HOME I/O et MIT App Inventor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172738v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative-Iterative Digital Twin Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,64 +2170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Traceability and IoT with HOME I/O and MIT App Inventor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Pettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,51 +2896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Pettinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées des Démonstrateurs en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3422,775 +3422,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pichard M</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Gellot</w:t>
+                <w:t xml:space="preserve">R Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969579v1</w:t>
+                <w:t xml:space="preserve">hal-01882572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+                <w:t xml:space="preserve">Pichard M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882591v1</w:t>
+                <w:t xml:space="preserve">hal-02969579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Saddem</w:t>
+                <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882572v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O: a virtual house for control and STEM education from middle schools to Universities</w:t>
+                <w:t xml:space="preserve">HOME I/O: an example of Human-Machine Systems concepts applied to STEM education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Emprin</w:t>
+                <w:t xml:space="preserve">D. Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Advances in Control Education (ACE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.172⟩</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Analysis, Design, and Evaluation ofHuman-Machine Systems (HMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.233-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780735v1</w:t>
+                <w:t xml:space="preserve">hal-01780733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multidisciplanary Approach to Improve Energetic Performance in Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Robert</w:t>
+                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control of Transmission and Distribution Smart Grids (CTDSG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Prague, Czech Republic. pp.313-317, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O: an example of Human-Machine Systems concepts applied to STEM education</w:t>
+                <w:t xml:space="preserve">HOME I/O: a virtual house for control and STEM education from middle schools to Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Analysis, Design, and Evaluation ofHuman-Machine Systems (HMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.233-238, </w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Advances in Control Education (ACE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.168-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780733v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation for improve of mental workload of the systems engineer</w:t>
               </w:r>
@@ -4215,51 +4215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4682,51 +4682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vigario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5604,51 +5604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark d'un système automatisé de production de type SED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,51 +6199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27159F54"/>
+    <w:nsid w:val="773B957A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6430,51 +6430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-annebicque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0706-0714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147723906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11041274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Coupat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Niang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2842018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2012.045892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guiost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2009.026088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Haraoubia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Sa&#239;d Berkani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Popa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coupat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gellot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vigario" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02112935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-annebicque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0706-0714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147723906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Doucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11041274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Coupat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Niang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2842018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2012.045892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100831-4-FR-2021.00007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guiost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2009.026088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gambo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pettinelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Haraoubia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Sa&#239;d Berkani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Annebicque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vig&#225;rio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.530" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Popa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.710" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emprin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.172" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coupat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gellot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vigario" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02112935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>