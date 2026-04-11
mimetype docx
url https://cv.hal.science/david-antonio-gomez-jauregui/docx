--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1612,1050 +1612,1050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting interoceptive awareness with off-the-shelfsensors using visuo-haptic emotional stimulus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Empirical Evaluation of Generative Adversarial Nets in Synthesizing X-ray Chest Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariae Belmekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Dollack</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karl Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Mexican International Conference on Human-Computer Interaction (MexIHC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 7th International Conference on Intelligent Informatics and Biomedical Sciences (ICIIBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nara, France. pp.172-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIIBMS55689.2022.9971542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955120v1</w:t>
+                <w:t xml:space="preserve">hal-03919751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Evaluation of Generative Adversarial Nets in Synthesizing X-ray Chest Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Li</w:t>
+                <w:t xml:space="preserve">Augmenting interoceptive awareness with off-the-shelfsensors using visuo-haptic emotional stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Ait Baali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisabel Cuberos Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Jenkins</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Gomanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Paez-Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 7th International Conference on Intelligent Informatics and Biomedical Sciences (ICIIBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ninth Mexican International Conference on Human-Computer Interaction (MexIHC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Onlince Conference, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919751v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+                <w:t xml:space="preserve">The importance of privacy and ethics in emotion recognition and emotion elicitation in Virtual Reality scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Huet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Momentary Emotion Elicitation &amp; Capture (MEEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Laval, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IJVR.2021.1.1.4797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253748v1</w:t>
+                <w:t xml:space="preserve">hal-03643401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot mirroring: Improving well-being by fostering empathy with an artificial agent representing the self</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samory Houzangbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felix Dollack</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Perusquia-Hernandez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Berdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functions of emotions for socially interactive agents workshop adjunct to the 9th Affective Computing and Intelligent Interaction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nara, Japan</w:t>
+              <w:t xml:space="preserve">ERGO'IA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436919v1</w:t>
+                <w:t xml:space="preserve">hal-03365468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t>
+                <w:t xml:space="preserve">Etude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samory Houzangbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Berdon</w:t>
+                <w:t xml:space="preserve">Loïc Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2021</w:t>
+              <w:t xml:space="preserve">De l'interaction Homme-Machine à la relation Homme-Machine, comment concevoir des systèmes technico-sociaux performants et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365468v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robot mirroring: Improving well-being by fostering empathy with an artificial agent representing the self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Perusquia-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'interaction Homme-Machine à la relation Homme-Machine, comment concevoir des systèmes technico-sociaux performants et éthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
+              <w:t xml:space="preserve">Functions of emotions for socially interactive agents workshop adjunct to the 9th Affective Computing and Intelligent Interaction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841315v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samory Houzangbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEEC: Second Workshop on Momentary Emotion Elicitation and Capture, Extended Abstracts of the 2021 CHI Conference on Human Factors in Computing Systems</w:t>
+              <w:t xml:space="preserve">2nd Momentary Emotion Elicitation &amp; Capture (MEEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258816v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of privacy and ethics in emotion recognition and emotion elicitation in Virtual Reality scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samory Houzangbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEEC: Second Workshop on Momentary Emotion Elicitation and Capture, Extended Abstracts of the 2021 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IJVR.2021.1.1.4797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03643401v1</w:t>
+                <w:t xml:space="preserve">hal-03258816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Mirroring: Promoting Empathy with an Artificial Agent by Reflecting the User’s Physiological Affective States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Perusquia-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisabel Cuberos Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Paez-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Dollack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 29th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Naples (on line ), Italy. pp.1328-1333, </w:t>
@@ -2687,295 +2687,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues of indoor control of a swarm of drones in the context of an opera directed by a Soundpainter</w:t>
+                <w:t xml:space="preserve">Une étude sur la prise en compte simultanée de deux modalités pour la reconnaissance de gestes de SoundPainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Chaumette</w:t>
+                <w:t xml:space="preserve">Irvin Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.13:1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366550.3372259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128362v1</w:t>
+                <w:t xml:space="preserve">hal-02381597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude sur la prise en compte simultanée de deux modalités pour la reconnaissance de gestes de SoundPainting</w:t>
+                <w:t xml:space="preserve">Issues of indoor control of a swarm of drones in the context of an opera directed by a Soundpainter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irvin Dongo</w:t>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bottecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale de l'Aviation Civile [ENAC], May 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381597v1</w:t>
+                <w:t xml:space="preserve">hal-02128362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic recognition of Soundpainting for the Generation of Electronic Music Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irvin Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3022,51 +3022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tacsel: Shape-Changing Tactile Screen applied for Eyes-Free Interaction in Cockpit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOSE Human Systems Integration 2019 (HSI2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3091,103 +3091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting with a swarm of semiautonomous drones with SoundPainting Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bottecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unmanned and Swarming Conference: Research Challenges for Future Unmanned Systems and Autonomous Swarming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3532,162 +3532,162 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Analysis of Approach-Avoidance Behaviors of Teenagers Speaking with Virtual Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Multimodal Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">15th International Conference on Multimodal Interfaces (ICMI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845453v1</w:t>
+                <w:t xml:space="preserve">hal-01660116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Expressions of Stress during a Public Speaking Task: Collection, Annotation and Global Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3696,227 +3696,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Soury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiewen Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACII.2013.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTACT: A Multimodal Corpus for Studying Expressive Styles and Informing the Design of Individualized Virtual Narrators</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Video Analysis of Approach-Avoidance Behaviors of Teenagers Speaking with Virtual Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonor Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahin Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Intelligent Narrative Technologies (INT 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">15th International Conference on Multimodal Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660113v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Vision-based Real-Time Measures for Emotions Discrimination under Uncontrolled Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3932,523 +3962,493 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion Recognition in the Wild Challenge and Workshop (EmotiW 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Postural Control for Affect Recognition using Video and Force Plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Giraud</w:t>
+                <w:t xml:space="preserve">CONTACT: A Multimodal Corpus for Studying Expressive Styles and Informing the Design of Individualized Virtual Narrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">6th Workshop on Intelligent Narrative Technologies (INT 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660108v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Analysis of Approach-Avoidance Behaviors of Teenagers Speaking with Virtual Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Postural Control for Affect Recognition using Video and Force Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mahin Bailly</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiewen Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Multimodal Interfaces (ICMI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Fifth Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660116v1</w:t>
+                <w:t xml:space="preserve">hal-01660108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time 3D Motion capture by monocular vision and virtual rendering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceiving and rendering users in a 3D interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Horain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Marques Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianle Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 : European Conference on Computer Vision </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHCI 2010 : Second IEEE International Conference on Intelligent Human Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Allahabad, India. pp.42-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819738v1</w:t>
+                <w:t xml:space="preserve">hal-00836606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceiving and rendering users in a 3D interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time 3D Motion capture by monocular vision and virtual rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHCI 2010 : Second IEEE International Conference on Intelligent Human Computer Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 : European Conference on Computer Vision </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.663 - 666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836606v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t>
               </w:r>
@@ -4731,533 +4731,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition 3D des gestes par vision artificielle et restitution virtuelle</w:t>
+                <w:t xml:space="preserve">Real-time particle filtering with heuristics for 3D motion capture by monocular vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Rajagopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senanayak Sesh Kumar Karri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A3DM '10 : Journée scientifique du colloque "Analyse 3d du mouvement"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSP 2010 : IEEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.139 - 144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP.2010.5662008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552965v1</w:t>
+                <w:t xml:space="preserve">hal-01314817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time particle filtering with heuristics for 3D motion capture by monocular vision</w:t>
+                <w:t xml:space="preserve">Acquisition 3D des gestes par vision artificielle et restitution virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Senanayak Sesh Kumar Karri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP 2010 : IEEE International Workshop on Multimedia Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A3DM '10 : Journée scientifique du colloque "Analyse 3d du mouvement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP.2010.5662008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01314817v1</w:t>
+                <w:t xml:space="preserve">hal-00552965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage sur les contours et recalage sur les régions pour l'acquisition 3D des gestes en temps réel par vision monoscopique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Horain</w:t>
+                <w:t xml:space="preserve">A new virtual reality environment used for e-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITME 2009 : 2nd IEEE International Symposium on IT in Medicine &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Ji'Nan, China. pp.445 - 449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITIME.2009.5236382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00404618v1</w:t>
+                <w:t xml:space="preserve">hal-01317701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Multimodal Semantic Fusion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recalage sur les contours et recalage sur les régions pour l'acquisition 3D des gestes en temps réel par vision monoscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ao Shen</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference Speech and Computer (SPECOM'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St. Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660124v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00404618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new virtual reality environment used for e-Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenbo Li</w:t>
+                <w:t xml:space="preserve">An Architecture for Multimodal Semantic Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Vybornova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hildeberto Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Yue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
+                <w:t xml:space="preserve">Daniel Neiberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITME 2009 : 2nd IEEE International Symposium on IT in Medicine &amp; Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference Speech and Computer (SPECOM'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St. Petersburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317701v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique en temps réel</w:t>
               </w:r>
@@ -5554,217 +5554,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saving the energy of an autonomous vehicle using computer vision algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stack performance optimization of low power PEM Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Moreno Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Manuel Ramirez Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario de Robotica e Inteligencia Artificial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988725v1</w:t>
+                <w:t xml:space="preserve">hal-01657441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stack performance optimization of low power PEM Fuel Cell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saving the energy of an autonomous vehicle using computer vision algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Manuel Ramirez Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Seminario de Robotica e Inteligencia Artificial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657441v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5902,64 +5902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et restitution des actions des utilisateurs en interaction distante dans un environnement 3D virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marques Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianle Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,64 +6171,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irvin Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation alt.IHM, Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019), Dec 2019, Grenoble, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6596,51 +6596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Trinidad Mart&#237;nez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Ram&#237;rez-Rivera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ad&#225;n Caballero-V&#225;zquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-021-09667-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0861-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2332-7839/2016.04.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Padovani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515001032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Djebbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirmene Marzouki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Belmekki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685712" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acii59096.2023.10388141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dollack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Ait Baali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisabel Cuberos Balda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gomanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Paez-Granados" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jenkins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIBMS55689.2022.9971542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Perusquia-Hernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.1.1.4797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223598" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372259" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3672866" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Val" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2017.8273624" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344696" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahin Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbengue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_77" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Soares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianle Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;cuyer Anatole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184186" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajagopal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senanayak Sesh Kumar Karri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Vybornova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildeberto Mendon&#231;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neiberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Shen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITIME.2009.5236382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Baroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lamothe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mathio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Mainpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mainpin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Moreno Flores" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Escobedo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Smit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Ramirez Rivera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bideau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_31" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XV5JNN0S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03094152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Trinidad Mart&#237;nez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Ram&#237;rez-Rivera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ad&#225;n Caballero-V&#225;zquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-021-09667-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0861-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2332-7839/2016.04.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Padovani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515001032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Djebbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirmene Marzouki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Belmekki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685712" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acii59096.2023.10388141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jenkins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIBMS55689.2022.9971542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dollack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Ait Baali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisabel Cuberos Balda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gomanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Paez-Granados" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.1.1.4797" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Perusquia-Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223598" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372259" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3672866" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Val" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2017.8273624" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344696" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahin Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845453v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbengue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Soares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianle Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_77" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;cuyer Anatole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184186" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajagopal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senanayak Sesh Kumar Karri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITIME.2009.5236382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Vybornova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildeberto Mendon&#231;a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neiberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Shen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Baroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lamothe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mathio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Mainpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mainpin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Moreno Flores" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Escobedo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Smit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Ramirez Rivera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988725v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bideau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_31" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XV5JNN0S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03094152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>