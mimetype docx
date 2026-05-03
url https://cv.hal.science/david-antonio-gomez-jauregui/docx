--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1958,497 +1958,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robot mirroring: Improving well-being by fostering empathy with an artificial agent representing the self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dollack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Huet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monica Perusquia-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
+              <w:t xml:space="preserve">Functions of emotions for socially interactive agents workshop adjunct to the 9th Affective Computing and Intelligent Interaction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365468v1</w:t>
+                <w:t xml:space="preserve">hal-03436919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t>
+                <w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samory Houzangbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'interaction Homme-Machine à la relation Homme-Machine, comment concevoir des systèmes technico-sociaux performants et éthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
+              <w:t xml:space="preserve">2nd Momentary Emotion Elicitation &amp; Capture (MEEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841315v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot mirroring: Improving well-being by fostering empathy with an artificial agent representing the self</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samory Houzangbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felix Dollack</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Perusquia-Hernandez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leo Berdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functions of emotions for socially interactive agents workshop adjunct to the 9th Affective Computing and Intelligent Interaction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nara, Japan</w:t>
+              <w:t xml:space="preserve">ERGO'IA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436919v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t>
+                <w:t xml:space="preserve">Etude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samory Houzangbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Momentary Emotion Elicitation &amp; Capture (MEEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">De l'interaction Homme-Machine à la relation Homme-Machine, comment concevoir des systèmes technico-sociaux performants et éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253748v1</w:t>
+                <w:t xml:space="preserve">hal-03841315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t>
               </w:r>
@@ -2473,64 +2473,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEEC: Second Workshop on Momentary Emotion Elicitation and Capture, Extended Abstracts of the 2021 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t>
@@ -2559,51 +2559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Mirroring: Promoting Empathy with an Artificial Agent by Reflecting the User’s Physiological Affective States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Perusquia-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisabel Cuberos Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,204 +3910,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Vision-based Real-Time Measures for Emotions Discrimination under Uncontrolled Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONTACT: A Multimodal Corpus for Studying Expressive Styles and Informing the Design of Individualized Virtual Narrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion Recognition in the Wild Challenge and Workshop (EmotiW 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">6th Workshop on Intelligent Narrative Technologies (INT 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660115v1</w:t>
+                <w:t xml:space="preserve">hal-01660113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTACT: A Multimodal Corpus for Studying Expressive Styles and Informing the Design of Individualized Virtual Narrators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Vision-based Real-Time Measures for Emotions Discrimination under Uncontrolled Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Intelligent Narrative Technologies (INT 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Emotion Recognition in the Wild Challenge and Workshop (EmotiW 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660113v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Postural Control for Affect Recognition using Video and Force Plates</w:t>
               </w:r>
@@ -4212,243 +4212,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceiving and rendering users in a 3D interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time 3D Motion capture by monocular vision and virtual rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHCI 2010 : Second IEEE International Conference on Intelligent Human Computer Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 : European Conference on Computer Vision </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.663 - 666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836606v1</w:t>
+                <w:t xml:space="preserve">hal-00819738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time 3D Motion capture by monocular vision and virtual rendering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceiving and rendering users in a 3D interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Horain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Marques Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianle Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 : European Conference on Computer Vision </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHCI 2010 : Second IEEE International Conference on Intelligent Human Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Allahabad, India. pp.42-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819738v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t>
               </w:r>
@@ -4545,213 +4545,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique et restitution virtuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Horain</w:t>
+                <w:t xml:space="preserve">Design and evaluation of 3D cursors and motion parallax for the exploration of desktop virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lécuyer Anatole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Billinghurst, Mark and Jr., Joseph J. LaViola and Lécuyer, Anatole, Mar 2012, Orange County, United States. pp.69-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660963v1</w:t>
+                <w:t xml:space="preserve">hal-00747560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of 3D cursors and motion parallax for the exploration of desktop virtual environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lécuyer Anatole</w:t>
+                <w:t xml:space="preserve">Acquisition 3D des gestes par vision monoscopique et restitution virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747560v1</w:t>
+                <w:t xml:space="preserve">hal-00660963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time particle filtering with heuristics for 3D motion capture by monocular vision</w:t>
               </w:r>
@@ -4936,51 +4936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new virtual reality environment used for e-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5902,64 +5902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et restitution des actions des utilisateurs en interaction distante dans un environnement 3D virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marques Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianle Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6596,51 +6596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Trinidad Mart&#237;nez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Ram&#237;rez-Rivera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ad&#225;n Caballero-V&#225;zquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-021-09667-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0861-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2332-7839/2016.04.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Padovani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515001032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Djebbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirmene Marzouki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Belmekki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685712" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acii59096.2023.10388141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jenkins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIBMS55689.2022.9971542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dollack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Ait Baali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisabel Cuberos Balda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gomanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Paez-Granados" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.1.1.4797" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Perusquia-Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223598" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372259" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3672866" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Val" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2017.8273624" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344696" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahin Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845453v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbengue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Soares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianle Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_77" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;cuyer Anatole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184186" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajagopal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senanayak Sesh Kumar Karri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITIME.2009.5236382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Vybornova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildeberto Mendon&#231;a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neiberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Shen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Baroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lamothe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mathio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Mainpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mainpin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Moreno Flores" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Escobedo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Smit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Ramirez Rivera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988725v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bideau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_31" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XV5JNN0S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03094152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Trinidad Mart&#237;nez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Ram&#237;rez-Rivera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ad&#225;n Caballero-V&#225;zquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-021-09667-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0861-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2332-7839/2016.04.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Padovani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515001032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Djebbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirmene Marzouki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Belmekki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685712" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acii59096.2023.10388141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jenkins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIBMS55689.2022.9971542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dollack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Ait Baali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisabel Cuberos Balda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gomanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Paez-Granados" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.1.1.4797" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Perusquia-Hernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223598" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372259" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3672866" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Val" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2017.8273624" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344696" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahin Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845453v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbengue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_77" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Soares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianle Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;cuyer Anatole" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184186" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Rajagopal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senanayak Sesh Kumar Karri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5662008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITIME.2009.5236382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Vybornova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildeberto Mendon&#231;a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neiberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Shen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Baroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lamothe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mathio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Mainpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mainpin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Moreno Flores" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Escobedo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Smit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Ramirez Rivera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988725v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bideau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_31" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XV5JNN0S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03094152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>