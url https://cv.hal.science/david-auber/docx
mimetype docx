--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -5372,204 +5372,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Quasi-Tree Drawing: A Neighborhood Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
+                <w:t xml:space="preserve">TugGraph: Path-Preserving Hierarchies for Browsing Proximity and Paths in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Munzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Spain. pp.653-660</w:t>
+              <w:t xml:space="preserve">IEEE Pacific Visualization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Pekin, China. pp.113--121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406435v1</w:t>
+                <w:t xml:space="preserve">inria-00413858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TugGraph: Path-Preserving Hierarchies for Browsing Proximity and Paths in Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tamara Munzner</w:t>
+                <w:t xml:space="preserve">Large Quasi-Tree Drawing: A Neighborhood Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pacific Visualization Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Pekin, China. pp.113--121</w:t>
+              <w:t xml:space="preserve">13th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Spain. pp.653-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00413858v1</w:t>
+                <w:t xml:space="preserve">hal-00406435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualise Undrawable Euler Diagrams</w:t>
               </w:r>
@@ -5955,286 +5955,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Efficiency of Spring Embedders: Taking Advantage of GPU Programming</w:t>
+                <w:t xml:space="preserve">Improved efficiency of spring embedders: taking advantage of GPU programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chriricota</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualization, Imaging, and Image Processing - 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Spain. pp.169--175</w:t>
+              <w:t xml:space="preserve">7th IASTED International Conference on Visualization, Imaging and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Palma de Mallorca, Spain. pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306689v1</w:t>
+                <w:t xml:space="preserve">inria-00614161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved efficiency of spring embedders: taking advantage of GPU programming</w:t>
+                <w:t xml:space="preserve">Visually Mining the Datacube using a Pixel-Oriented Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chiricota</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IASTED International Conference on Visualization, Imaging and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Palma de Mallorca, Spain. pp.169-175</w:t>
+              <w:t xml:space="preserve">IV'07: 11th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614161v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00153855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually Mining the Datacube using a Pixel-Oriented Technique</w:t>
+                <w:t xml:space="preserve">Improved Efficiency of Spring Embedders: Taking Advantage of GPU Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Novelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
+                <w:t xml:space="preserve">Yves Chriricota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV'07: 11th International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, londres, France</w:t>
+              <w:t xml:space="preserve">Visualization, Imaging, and Image Processing - 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Spain. pp.169--175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00153855v1</w:t>
+                <w:t xml:space="preserve">hal-00306689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis and Visualization of C++ Code Evolution using Syntax Trees</w:t>
               </w:r>
@@ -6328,51 +6328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually Mining the Data Cube Using a Pixel-Oriented Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6410,51 +6410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul et représentation efficace de cubes de données pour une visualisation orientée pixel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7069,472 +7069,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strahler numbers for rooted plane trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Colloquium on Mathematics and Computer Science Algorithms,Trees, Combinatorics and Probabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Austria. pp.203-216</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Portugal. pp.633-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308269v1</w:t>
+                <w:t xml:space="preserve">hal-00308258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring InfoVis Publication History with Tulip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Strahler numbers for rooted plane trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfoVis 2004,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United States. pp.2nd Award</w:t>
+              <w:t xml:space="preserve">Third Colloquium on Mathematics and Computer Science Algorithms,Trees, Combinatorics and Probabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Austria. pp.203-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306642v1</w:t>
+                <w:t xml:space="preserve">hal-00308269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New {S}trahler Numbers for Rooted Plane Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Third Colloquium on Mathematics and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Austria. pp.203--215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Grivet</w:t>
+                <w:t xml:space="preserve">Exploring InfoVis Publication History with Tulip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Munzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Portugal. pp.633-641</w:t>
+              <w:t xml:space="preserve">InfoVis 2004,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp.2nd Award</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308258v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
               </w:r>
@@ -7650,51 +7650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strahler based graph clustering using convolution,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chriricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7929,260 +7929,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strahler numbers for rooted plane trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arna: Interactive comparison and alignment of RNA secondary structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gainant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fédou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Colloquium on Mathematics and Computer Science Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Austria. pp.203--215</w:t>
+              <w:t xml:space="preserve">IEEE Symposition on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306685v1</w:t>
+                <w:t xml:space="preserve">hal-00307392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arna: Interactive comparison and alignment of RNA secondary structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Strahler numbers for rooted plane trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gainant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fédou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposition on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Italy</w:t>
+              <w:t xml:space="preserve">Third Colloquium on Mathematics and Computer Science Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Austria. pp.203--215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307392v1</w:t>
+                <w:t xml:space="preserve">hal-00306685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10565,51 +10565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2023.04.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbdata.2018.2869165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jourde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.91" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Munzner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-1-29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Fisher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700775v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hinge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.46" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319119v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2008.78" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chriricota" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307006v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307004v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. F&#233;dou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307624v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fedou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grivet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_91" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Munzner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chiricota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306685v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;dou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gainant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Valtr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melan&#231;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Discazeaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18638-7_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3CR3SSBF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515313v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2023.04.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbdata.2018.2869165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jourde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.91" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Munzner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-1-29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Fisher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700775v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hinge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.46" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319119v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2008.78" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153855v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chriricota" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307006v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307004v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. F&#233;dou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fedou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grivet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_91" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Munzner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chiricota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gainant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;dou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Valtr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melan&#231;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Discazeaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18638-7_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3CR3SSBF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515313v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>