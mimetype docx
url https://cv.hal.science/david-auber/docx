--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2261,204 +2261,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place dun mécanisme de plugins en C++</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smashing Peacocks Further: Drawing Quasi-Trees from Biconnected components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Munzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programmation sous Linux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.74-79</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.813--820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306690v1</w:t>
+                <w:t xml:space="preserve">hal-00306602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smashing Peacocks Further: Drawing Quasi-Trees from Biconnected components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place dun mécanisme de plugins en C++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12, pp.813--820</w:t>
+              <w:t xml:space="preserve">Programmation sous Linux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306602v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic network visualization using constraint planar graph drawing algorithm</w:t>
               </w:r>
@@ -4893,217 +4893,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Edge Bundling for Geographical Data Visualization</w:t>
+                <w:t xml:space="preserve">Living flows: enhanced exploration of edge-bundled graphs based on GPU-intensive edge rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2010 - 14th International Conference on Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.329-335</w:t>
+              <w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.523-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495307v1</w:t>
+                <w:t xml:space="preserve">hal-00495293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living flows: enhanced exploration of edge-bundled graphs based on GPU-intensive edge rendering</w:t>
+                <w:t xml:space="preserve">3D Edge Bundling for Geographical Data Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2010 - 14th International Conference on Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.523-530</w:t>
+              <w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.329-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495293v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Databases to Graph Visualization</w:t>
               </w:r>
@@ -5184,51 +5184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulip: a Scalable Graph Visualization Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mathiaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,752 +5640,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de graphes avec Tulip : exploration interactive de grandes masses de données en appui à la fouille de données et à l'extraction de connaissances</w:t>
+                <w:t xml:space="preserve">Improved efficiency of spring embedders: taking advantage of GPU programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.147-156</w:t>
+              <w:t xml:space="preserve">7th IASTED International Conference on Visualization, Imaging and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Palma de Mallorca, Spain. pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00203728v1</w:t>
+                <w:t xml:space="preserve">inria-00614161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouse: Feature-Based, Steerable Graph Hierarchy Exploration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visually Mining the Datacube using a Pixel-Oriented Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroVis07: Joint Eurographics - IEEE VGTC Symposium on Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sweden. pp.67--74</w:t>
+              <w:t xml:space="preserve">IV'07: 11th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306603v1</w:t>
+                <w:t xml:space="preserve">lirmm-00153855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Draw ClusteredWeighted Graphs using a Multilevel Force-Directed Graph Drawing Algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Efficiency of Spring Embedders: Taking Advantage of GPU Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mary</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chriricota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Information Visualisation, IV 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sweden. pp.757-764</w:t>
+              <w:t xml:space="preserve">Visualization, Imaging, and Image Processing - 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Spain. pp.169--175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306672v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved efficiency of spring embedders: taking advantage of GPU programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Analysis and Visualization of C++ Code Evolution using Syntax Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chiricota</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IASTED International Conference on Visualization, Imaging and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Palma de Mallorca, Spain. pp.169-175</w:t>
+              <w:t xml:space="preserve">International Workshop on Principles of Software Evolution (IWPSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.90 - 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614161v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually Mining the Datacube using a Pixel-Oriented Technique</w:t>
+                <w:t xml:space="preserve">Visualisation de graphes avec Tulip : exploration interactive de grandes masses de données en appui à la fouille de données et à l'extraction de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV'07: 11th International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, londres, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.147-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00153855v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00203728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Efficiency of Spring Embedders: Taking Advantage of GPU Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grouse: Feature-Based, Steerable Graph Hierarchy Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Munzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chriricota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualization, Imaging, and Image Processing - 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Spain. pp.169--175</w:t>
+              <w:t xml:space="preserve">EuroVis07: Joint Eurographics - IEEE VGTC Symposium on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sweden. pp.67--74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306689v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis and Visualization of C++ Code Evolution using Syntax Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+                <w:t xml:space="preserve">How to Draw ClusteredWeighted Graphs using a Multilevel Force-Directed Graph Drawing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Principles of Software Evolution (IWPSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States. pp.90 - 97</w:t>
+              <w:t xml:space="preserve">11th International Conference on Information Visualisation, IV 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sweden. pp.757-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306679v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually Mining the Data Cube Using a Pixel-Oriented Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Information Visualisation, IV 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Sweden. pp.3--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6410,51 +6410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul et représentation efficace de cubes de données pour une visualisation orientée pixel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7114,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Portugal. pp.633-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7559,51 +7559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCVG: International Conference on Computer Vision Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Warsaw, Poland. pp.633-641, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7650,51 +7650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strahler based graph clustering using convolution,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chriricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8177,51 +8177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8406,51 +8406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Seattle, WA, United States. pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8514,51 +8514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposition on Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, United States. pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9462,51 +9462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Multilevel Clustering Methods on Weighted Graphs: The Case of Worldwide Air Passenger Traffic 2000-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,51 +9665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Networks through Visual Analytics: Incremental Hypothesis Building and Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10204,51 +10204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10565,51 +10565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2023.04.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbdata.2018.2869165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jourde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.91" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Munzner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-1-29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Fisher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700775v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hinge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.46" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319119v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2008.78" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153855v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chriricota" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307006v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307004v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. F&#233;dou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fedou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grivet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_91" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Munzner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chiricota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gainant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;dou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Valtr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melan&#231;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Discazeaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18638-7_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3CR3SSBF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515313v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Etienne Pomm&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2023.04.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blasilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Giovannangeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3222186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbdata.2018.2869165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jourde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.91" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Munzner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-1-29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halnaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Fisher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700775v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hinge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.46" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bringaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319119v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2008.78" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chriricota" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307006v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307004v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. F&#233;dou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fedou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grivet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_91" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Munzner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chiricota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gainant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;dou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Valtr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melan&#231;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Discazeaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18638-7_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3CR3SSBF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515313v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>