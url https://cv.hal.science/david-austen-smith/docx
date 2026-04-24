--- v1 (2026-03-28)
+++ v2 (2026-04-24)
@@ -1575,957 +1575,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT observations of high-energy $\gamma$-ray emission toward the Galactic center</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep view of the Large Magellanic Cloud with six years of Fermi-LAT observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bastieri</w:t>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/1/44⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 586, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017039v1</w:t>
+                <w:t xml:space="preserve">insu-01360102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gamma-ray millisecond pulsar deathline, revisited New velocity and distance measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Laffon</w:t>
+                <w:t xml:space="preserve">Fermi-LAT observations of high-energy $\gamma$-ray emission toward the Galactic center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. H. Janssen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ismaël Cognard</w:t>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527847⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 819 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/1/44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01330760v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep view of the Large Magellanic Cloud with six years of Fermi-LAT observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Albert</w:t>
+                <w:t xml:space="preserve">The gamma-ray millisecond pulsar deathline, revisited New velocity and distance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William B. Atwood</w:t>
+                <w:t xml:space="preserve">D. A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+                <w:t xml:space="preserve">H. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">G. H. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A71. </w:t>
+              <w:t xml:space="preserve">, 2016, 587, pp.A109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01360102v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01330760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new , low braking index for the LMC PULSAR B0540-69</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FERMI-LAT observations of the ligo event GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F E Marshall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Guillemot</w:t>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A A Harding</w:t>
+                <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D A Smith</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 827 (2), pp.39-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/827/2/L39⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 823 (1), pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/823/1/L2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01400560v1</w:t>
+                <w:t xml:space="preserve">insu-01362128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI-LAT observations of the ligo event GW150914</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Ackermann</w:t>
+                <w:t xml:space="preserve">A new , low braking index for the LMC PULSAR B0540-69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F E Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ajello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Albert</w:t>
+                <w:t xml:space="preserve">A A Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Anderson</w:t>
+                <w:t xml:space="preserve">D A Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arimoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 823 (1), pp.L2. </w:t>
+              <w:t xml:space="preserve">, 2016, 827 (2), pp.39-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/823/1/L2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/827/2/L39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01362128v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01400560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Spin-down State Change in the LMC Pulsar B0540-69</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An extremely bright gamma-ray pulsar in the Large Magellanic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. E. Marshall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Guillemot</w:t>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Harding</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guido Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/807/2/L27⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 350 (6262), pp.801-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aac7400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01182158v1</w:t>
+                <w:t xml:space="preserve">insu-01370003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extremely bright gamma-ray pulsar in the Large Magellanic Cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Albert</w:t>
+                <w:t xml:space="preserve">Discovery of a Spin-down State Change in the LMC Pulsar B0540-69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. E. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Baldini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">A. K. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Barbiellini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 350 (6262), pp.801-805. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 807 (2), pp.L27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aac7400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/807/2/L27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01370003v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the Emission Geometries and Spin Evolution of Gamma-ray Millisecond Pulsars</w:t>
               </w:r>
@@ -2537,77 +2537,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 213 (1), </w:t>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 525, pp.A94. </w:t>
@@ -3445,77 +3445,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: the first fermilarge area telescope catalog of gamma-ray pulsars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3726,77 +3726,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 728, pp.77. </w:t>
@@ -3847,90 +3847,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-Ray Emission Concurrent with the Nova in the Symbiotic Binary V407 Cygni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (5993), pp.817-821. </w:t>
@@ -3962,377 +3962,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight gamma-ray pulsars discovered in blind frequency searches of Fermi LAT data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations of Milky Way Dwarf Spheroidal galaxies with the Fermi-LAT detector and constraints on Dark Matter models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 725, pp.571-584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/725/1/571⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 712, pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00585160v1</w:t>
+                <w:t xml:space="preserve">in2p3-00473736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Milky Way Dwarf Spheroidal galaxies with the Fermi-LAT detector and constraints on Dark Matter models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eight gamma-ray pulsars discovered in blind frequency searches of Fermi LAT data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Saz Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dormody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 712, pp.147-158. </w:t>
+              <w:t xml:space="preserve">, 2010, 725, pp.571-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/725/1/571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00473736v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi LAT Search for Photon Lines from 30 to 200 GeV and Dark Matter Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104, pp.091302. </w:t>
@@ -4364,913 +4364,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00473682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Observations of High-Energy Gamma-Ray Emission from GRB 080916C</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FERMI OBSERVATIONS OF TeV-SELECTED ACTIVE GALACTIC NUCLEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Asano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1169101⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 707, pp.1310-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00377697v1</w:t>
+                <w:t xml:space="preserve">in2p3-00442815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+                <w:t xml:space="preserve">Radio detection of LAT PSRs J1741-2054 and J2032+4127: no longer just gamma-ray pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Camilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Ransom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 705, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/705/1/1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00436279v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00429066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Large Area Telescope on the Fermi Gamma-ray Space Telescope Mission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Anderson</w:t>
+                <w:t xml:space="preserve">Fermi Observations of High-Energy Gamma-Ray Emission from GRB 080916C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 697, pp.1071-1102. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 323, pp.1688-1693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1169101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378934v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00377697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 080825C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.A. Abdo</w:t>
+                <w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 707, pp.580-592. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.L56-L61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00440944v1</w:t>
+                <w:t xml:space="preserve">in2p3-00436279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI OBSERVATIONS OF TeV-SELECTED ACTIVE GALACTIC NUCLEI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">The Large Area Telescope on the Fermi Gamma-ray Space Telescope Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 707, pp.1310-1333. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/1310⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 697, pp.1071-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00442815v1</w:t>
+                <w:t xml:space="preserve">in2p3-00378934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio detection of LAT PSRs J1741-2054 and J2032+4127: no longer just gamma-ray pulsars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. J. Johnson</w:t>
+                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 080825C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 705, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2009, 707, pp.580-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/705/1/1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00429066v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00440944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Large Area Telescope Measurements of the Diffuse Gamma-Ray Emission at Intermediate Galactic Latitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103, pp.251101. </w:t>
@@ -5360,51 +5360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 707, pp.55-60. </w:t>
@@ -5455,90 +5455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A limit on the variation of the speed of light arising from quantum gravity effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 462, pp.331-334. </w:t>
@@ -5576,103 +5576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi LAT detection of pulsed $\gamma$-rays from the Vela-like pulsars PSR J1048-5832 and PSR J2229+6114</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 706, pp.1331-1340. </w:t>
@@ -5710,103 +5710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulated High-Energy Gamma-Ray Emission from the Microquasar Cygnus X-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 326, pp.1512-1516. </w:t>
@@ -5857,77 +5857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of High-Energy Gamma-Ray Emission from the Globular Cluster 47 Tucanae with Fermi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6030,51 +6030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102, pp.181101. </w:t>
@@ -6151,64 +6151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 703, pp.1249-1256. </w:t>
@@ -6246,103 +6246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi-LAT Discovery of Extended Gamma-ray Emission in the Direction of Supernova Remnant W51C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 706, pp.L1-L6. </w:t>
@@ -6526,51 +6526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsar Timing for the Fermi Gamma-ray Space Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6654,307 +6654,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00339341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mrk 421, Mrk 501, and 1ES 1426+428 at 100 GeV with the CELESTE Cherenkov Telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of the GLAST LAT calorimeter to relativistic heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brion</w:t>
+                <w:t xml:space="preserve">B. Lott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Britto</w:t>
+                <w:t xml:space="preserve">F. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bruel</w:t>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bussons Gordo</w:t>
+                <w:t xml:space="preserve">G. Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065884⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 560, pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.12.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00113422v1</w:t>
+                <w:t xml:space="preserve">in2p3-00026029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the GLAST LAT calorimeter to relativistic heavy ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Piron</w:t>
+                <w:t xml:space="preserve">Mrk 421, Mrk 501, and 1ES 1426+428 at 100 GeV with the CELESTE Cherenkov Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bogaert</w:t>
+                <w:t xml:space="preserve">R. Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bregeon</w:t>
+                <w:t xml:space="preserve">Pascal Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bussons Gordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.12.211⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 459, pp.453-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00026029v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00113422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect search for dark matter in M 31 with the CELESTE experiment</w:t>
               </w:r>
@@ -6979,64 +6979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacholkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 450, pp.1-8. </w:t>
@@ -7376,51 +7376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 566, pp.343-357</w:t>
@@ -7488,51 +7488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7587,51 +7587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very High Energy Gamma-ray spectral properties of Mrk 501 from CAT Cerenkov telescope observations in 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djannati-Atai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8408,51 +8408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-Ray Pulsars with the GLAST Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 YEARS OF PULSARS: MILLISECOND PULSARS, MAGNETARS AND MORE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montreal, Canada. pp.624-626, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8538,51 +8538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First GLAST Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Stanford, United States. pp.190-204, </w:t>
@@ -8620,51 +8620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Gamma-ray and TeV Observatories for Pulsar Searches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th meeting of the IAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic. pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9011,277 +9011,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Energy Flaring Activity of Markarian 421 during 2000-2001 as seen by CAT and CELESTE Telescopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Djannati-Atai</w:t>
+                <w:t xml:space="preserve">Observations of the Crab Nebula with CAT and CELESTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Masterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gamma 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2001, Baltimore, United States. pp.246-250</w:t>
+              <w:t xml:space="preserve">, Apr 2001, Baltimore, United States. pp.590-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010970v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the Crab Nebula with CAT and CELESTE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Masterson</w:t>
+                <w:t xml:space="preserve">Very High Energy Flaring Activity of Markarian 421 during 2000-2001 as seen by CAT and CELESTE Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djannati-Atai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gamma 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2001, Baltimore, United States. pp.590-594</w:t>
+              <w:t xml:space="preserve">, Apr 2001, Baltimore, United States. pp.246-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010966v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory</w:t>
               </w:r>
@@ -9319,51 +9319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical seminar on neutrino and astroparticle physics 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, San Miniato, Italy. pp.324-331</w:t>
@@ -9431,51 +9431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9636,277 +9636,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial test for the CELESTE experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrum and Variability of Mrk501 as observed by the CAT Imaging Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Quebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Cordier</w:t>
+                <w:t xml:space="preserve">L.M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cosmic Ray Conference 25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Durban, South Africa. pp.145-148</w:t>
+              <w:t xml:space="preserve">Kruger Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Kruger, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007849v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum and Variability of Mrk501 as observed by the CAT Imaging Telescope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Barrau</w:t>
+                <w:t xml:space="preserve">Initial test for the CELESTE experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Quebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L.M. Chounet</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kruger Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Kruger, South Africa</w:t>
+              <w:t xml:space="preserve">International Cosmic Ray Conference 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Durban, South Africa. pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013336v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CELESTE : a large heliostat array for gamma ray astronomy</w:t>
               </w:r>
@@ -10017,51 +10017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development studies for the Themis solar farm: the CELESTE proj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Quebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Attallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10850,90 +10850,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the population of pulsars in the inner Galaxy with the Fermi Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11124,51 +11124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desvignes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhattacharyya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Johnson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Ray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.C. Freire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abe4d5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Lorimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kawash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2474" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdollahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab6bcb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Johnston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karastergiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Cameron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Champion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balakrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Barr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ndiyavala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Harding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab24ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Mignani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shearer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Marshall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aafb04" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camilo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf57d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Octau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiellini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/44" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Smith" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laffon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Janssen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527847" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526920" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Marshall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Harding" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Smith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/827/2/L39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/823/1/L2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Marshall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Harding" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/807/2/L27" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370003v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac7400" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Johnson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/213/1/6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187941v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Hou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. A Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. C Cheung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424294" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201312042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Espinoza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Celik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Stappers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts657" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00655793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Romani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kerr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Craig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Johnston" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/738/1/114" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/732/1/47" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015317" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/1/22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Ransom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Ray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. E. Roberts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/727/1/L16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/77" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1192537" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585160v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Saz Parkinson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dormody" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/725/1/571" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/147" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1071" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/580" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/1310" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/705/1/1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.251101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/55" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08574" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440021v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1177023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/1249" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436134v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Batsanov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Apperley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803373" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WGMXMDC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810285" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113422v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Britto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bussons Gordo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065884" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.211" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCW8W4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manseri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054340" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188086v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Coffey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sackmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Felderhof" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaloum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pare" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balauge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergeret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019813v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Naurois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Atai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iacoucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Punch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giebels" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debiais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Ong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhattacharya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Covault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Dixon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Gregorich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243496v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019710060101100" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B06B53445356F63C788E7FE4BC2DB762C49DF69D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645245v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kerr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Ng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Barr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.285.0035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00822933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakkali Taheri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Konoplev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reichold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Stevenson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00398135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900314" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320211v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbiellini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellazzini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bogart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757300" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00411229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonioli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.835905" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012881v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutigny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Smith" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luppi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chounet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010966v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masterson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zavrtanik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017828v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005109v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cabot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerutti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007849v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quebert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013336v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Chounet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014275v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eschstruth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004730v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Attallah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Procureur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319916v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine-Goumard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319927v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319943v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319478v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150568v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024227v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desvignes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhattacharyya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Johnson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Ray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.C. Freire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abe4d5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Lorimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kawash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2474" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdollahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab6bcb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Johnston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karastergiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Cameron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Champion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balakrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Barr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ndiyavala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Harding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab24ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Mignani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shearer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Marshall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aafb04" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camilo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf57d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Octau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526920" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiellini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/44" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laffon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Janssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527847" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/823/1/L2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Marshall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Harding" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Smith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/827/2/L39" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac7400" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Marshall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Harding" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/807/2/L27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Johnson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/213/1/6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187941v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Hou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. A Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. C Cheung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424294" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201312042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Espinoza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Celik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Stappers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts657" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00655793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Romani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kerr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Craig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Johnston" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/738/1/114" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/732/1/47" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015317" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/1/22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Ransom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Ray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. E. Roberts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/727/1/L16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/77" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1192537" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/147" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Saz Parkinson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dormody" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/725/1/571" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/1310" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/705/1/1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1071" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/580" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.251101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/55" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08574" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440021v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1177023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/1249" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436134v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Batsanov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Apperley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803373" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WGMXMDC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810285" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.211" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCW8W4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Britto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bussons Gordo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065884" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manseri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054340" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188086v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Coffey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sackmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Felderhof" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaloum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pare" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balauge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergeret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019813v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Naurois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Atai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iacoucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Punch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giebels" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debiais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Ong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhattacharya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Covault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Dixon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Gregorich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243496v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019710060101100" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B06B53445356F63C788E7FE4BC2DB762C49DF69D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645245v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kerr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Ng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Barr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.285.0035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00822933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakkali Taheri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Konoplev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reichold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Stevenson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00398135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900314" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320211v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbiellini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellazzini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bogart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757300" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00411229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonioli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.835905" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012881v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutigny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Smith" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luppi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010966v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masterson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chounet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zavrtanik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017828v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005109v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cabot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerutti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013336v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Chounet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007849v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quebert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014275v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eschstruth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004730v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Attallah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Procureur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319916v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine-Goumard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319927v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319943v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319478v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150568v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024227v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>