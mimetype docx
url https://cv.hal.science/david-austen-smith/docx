--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -1977,291 +1977,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01330760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI-LAT observations of the ligo event GW150914</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new , low braking index for the LMC PULSAR B0540-69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ajello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Albert</w:t>
+                <w:t xml:space="preserve">F E Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Anderson</w:t>
+                <w:t xml:space="preserve">A A Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arimoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D A Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 823 (1), pp.L2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/823/1/L2⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 827 (2), pp.39-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/827/2/L39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01362128v1</w:t>
+                <w:t xml:space="preserve">insu-01400560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new , low braking index for the LMC PULSAR B0540-69</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Guillemot</w:t>
+                <w:t xml:space="preserve">FERMI-LAT observations of the ligo event GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A A Harding</w:t>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D A Smith</w:t>
+                <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 827 (2), pp.39-39. </w:t>
+              <w:t xml:space="preserve">, 2016, 823 (1), pp.L2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/827/2/L39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/823/1/L2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01400560v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01362128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extremely bright gamma-ray pulsar in the Large Magellanic Cloud</w:t>
               </w:r>
@@ -3458,51 +3458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3739,51 +3739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4262,51 +4262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,51 +4664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4766,965 +4766,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00377697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Large Area Telescope on the Fermi Gamma-ray Space Telescope Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 697, pp.1071-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00436279v1</w:t>
+                <w:t xml:space="preserve">in2p3-00378934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Large Area Telescope on the Fermi Gamma-ray Space Telescope Mission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. A. Abdo</w:t>
+                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 080825C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Anderson</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 697, pp.1071-1102. </w:t>
+              <w:t xml:space="preserve">, 2009, 707, pp.580-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378934v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00440944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 080825C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.A. Abdo</w:t>
+                <w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Asano</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 707, pp.580-592. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.L56-L61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00440944v1</w:t>
+                <w:t xml:space="preserve">in2p3-00436279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Measurements of the Diffuse Gamma-Ray Emission at Intermediate Galactic Latitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. A. Abdo</w:t>
+                <w:t xml:space="preserve">Fermi Large Area Telescope Gamma-Ray Detection of the Radio Galaxy M87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103, pp.251101. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 707, pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.251101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00446920v1</w:t>
+                <w:t xml:space="preserve">in2p3-00440769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Gamma-Ray Detection of the Radio Galaxy M87</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.A. Abdo</w:t>
+                <w:t xml:space="preserve">Fermi Large Area Telescope Measurements of the Diffuse Gamma-Ray Emission at Intermediate Galactic Latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 707, pp.55-60. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.251101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.251101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00440769v1</w:t>
+                <w:t xml:space="preserve">in2p3-00446920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limit on the variation of the speed of light arising from quantum gravity effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Asano</w:t>
+                <w:t xml:space="preserve">Fermi LAT detection of pulsed $\gamma$-rays from the Vela-like pulsars PSR J1048-5832 and PSR J2229+6114</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 462, pp.331-334. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.1331-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature08574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00436584v1</w:t>
+                <w:t xml:space="preserve">in2p3-00440021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT detection of pulsed $\gamma$-rays from the Vela-like pulsars PSR J1048-5832 and PSR J2229+6114</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ajello</w:t>
+                <w:t xml:space="preserve">A limit on the variation of the speed of light arising from quantum gravity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 706, pp.1331-1340. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 462, pp.331-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature08574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00440021v1</w:t>
+                <w:t xml:space="preserve">in2p3-00436584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulated High-Energy Gamma-Ray Emission from the Microquasar Cygnus X-3</w:t>
               </w:r>
@@ -5838,429 +5838,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00444982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of High-Energy Gamma-Ray Emission from the Globular Cluster 47 Tucanae with Fermi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+                <w:t xml:space="preserve">Measurement of the Cosmic Ray e(+)+e(-) Spectrum from 20 GeV to 1 TeV with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 325, pp.845-848. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.181101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1177023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.181101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00414457v1</w:t>
+                <w:t xml:space="preserve">in2p3-00392444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cosmic Ray e(+)+e(-) Spectrum from 20 GeV to 1 TeV with the Fermi Large Area Telescope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.A. Abdo</w:t>
+                <w:t xml:space="preserve">Fermi LAT Observation of Diffuse Gamma-Rays Produced Through Interactions between Local Interstellar Matter and High Energy Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W.B. Atwood</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102, pp.181101. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 703, pp.1249-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.181101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/703/2/1249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00392444v1</w:t>
+                <w:t xml:space="preserve">in2p3-00429043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observation of Diffuse Gamma-Rays Produced Through Interactions between Local Interstellar Matter and High Energy Cosmic Rays</w:t>
+                <w:t xml:space="preserve">Detection of High-Energy Gamma-Ray Emission from the Globular Cluster 47 Tucanae with Fermi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 703, pp.1249-1256. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325, pp.845-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/703/2/1249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1177023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00429043v1</w:t>
+                <w:t xml:space="preserve">in2p3-00414457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi-LAT Discovery of Extended Gamma-ray Emission in the Direction of Supernova Remnant W51C</w:t>
               </w:r>
@@ -9011,277 +9011,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the Crab Nebula with CAT and CELESTE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very High Energy Flaring Activity of Markarian 421 during 2000-2001 as seen by CAT and CELESTE Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djannati-Atai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gamma 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2001, Baltimore, United States. pp.590-594</w:t>
+              <w:t xml:space="preserve">, Apr 2001, Baltimore, United States. pp.246-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010966v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Energy Flaring Activity of Markarian 421 during 2000-2001 as seen by CAT and CELESTE Telescopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Djannati-Atai</w:t>
+                <w:t xml:space="preserve">Observations of the Crab Nebula with CAT and CELESTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Masterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gamma 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2001, Baltimore, United States. pp.246-250</w:t>
+              <w:t xml:space="preserve">, Apr 2001, Baltimore, United States. pp.590-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010970v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory</w:t>
               </w:r>
@@ -11124,51 +11124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desvignes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhattacharyya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Johnson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Ray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.C. Freire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abe4d5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Lorimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kawash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2474" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdollahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab6bcb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Johnston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karastergiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Cameron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Champion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balakrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Barr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ndiyavala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Harding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab24ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Mignani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shearer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Marshall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aafb04" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camilo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf57d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Octau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526920" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiellini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/44" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laffon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Janssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527847" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/823/1/L2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Marshall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Harding" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Smith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/827/2/L39" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac7400" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Marshall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Harding" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/807/2/L27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Johnson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/213/1/6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187941v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Hou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. A Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. C Cheung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424294" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201312042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Espinoza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Celik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Stappers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts657" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00655793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Romani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kerr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Craig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Johnston" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/738/1/114" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/732/1/47" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015317" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/1/22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Ransom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Ray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. E. Roberts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/727/1/L16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/77" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1192537" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/147" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Saz Parkinson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dormody" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/725/1/571" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/1310" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/705/1/1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1071" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/580" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.251101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/55" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08574" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440021v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1177023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/1249" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436134v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Batsanov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Apperley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803373" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WGMXMDC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810285" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.211" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCW8W4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Britto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bussons Gordo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065884" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manseri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054340" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188086v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Coffey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sackmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Felderhof" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaloum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pare" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balauge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergeret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019813v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Naurois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Atai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iacoucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Punch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giebels" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debiais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Ong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhattacharya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Covault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Dixon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Gregorich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243496v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019710060101100" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B06B53445356F63C788E7FE4BC2DB762C49DF69D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645245v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kerr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Ng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Barr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.285.0035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00822933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakkali Taheri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Konoplev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reichold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Stevenson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00398135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900314" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320211v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbiellini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellazzini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bogart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757300" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00411229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonioli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.835905" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012881v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutigny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Smith" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luppi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010966v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masterson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chounet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zavrtanik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017828v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005109v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cabot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerutti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013336v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Chounet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007849v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quebert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014275v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eschstruth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004730v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Attallah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Procureur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319916v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine-Goumard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319927v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319943v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319478v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150568v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024227v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desvignes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhattacharyya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Johnson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Ray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.C. Freire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abe4d5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Lorimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kawash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2474" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdollahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab6bcb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Johnston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karastergiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Cameron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Champion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balakrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Barr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ndiyavala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Harding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab24ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Mignani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shearer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Marshall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aafb04" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camilo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf57d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Octau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526920" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiellini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/44" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laffon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Janssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527847" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Marshall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Harding" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Smith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/827/2/L39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/823/1/L2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac7400" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Marshall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Harding" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/807/2/L27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Johnson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/213/1/6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187941v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Hou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. A Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. C Cheung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424294" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201312042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Espinoza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Celik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Stappers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts657" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00655793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Romani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kerr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Craig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Johnston" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/738/1/114" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/732/1/47" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015317" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/1/22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Ransom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Ray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. E. Roberts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/727/1/L16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/77" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1192537" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/147" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Saz Parkinson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dormody" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/725/1/571" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/1310" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/705/1/1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378934v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1071" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/580" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/55" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.251101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1331" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08574" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/1249" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1177023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436134v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Batsanov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Apperley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803373" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WGMXMDC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810285" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.211" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCW8W4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Britto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bussons Gordo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065884" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manseri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054340" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188086v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Coffey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sackmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Felderhof" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaloum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pare" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balauge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergeret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019813v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Naurois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Atai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iacoucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Punch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giebels" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debiais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Ong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhattacharya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Covault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Dixon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Gregorich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243496v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019710060101100" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B06B53445356F63C788E7FE4BC2DB762C49DF69D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645245v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kerr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Ng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Barr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.285.0035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00822933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakkali Taheri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Konoplev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reichold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Stevenson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00398135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900314" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320211v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbiellini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellazzini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bogart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757300" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00411229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonioli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.835905" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012881v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutigny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Smith" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luppi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chounet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010966v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masterson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zavrtanik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017828v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005109v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cabot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerutti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013336v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Chounet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007849v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quebert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014275v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eschstruth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004730v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Attallah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Procureur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319916v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine-Goumard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319927v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319943v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00319478v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150568v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024227v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>