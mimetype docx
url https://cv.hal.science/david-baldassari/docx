--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -115,330 +115,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datation dendrochronologique du coffrage de fondation d’une pile du pont-siphon de l’Yzeron à Beaunant (Sainte-Foy-lès-Lyon, Métropole de Lyon)</w:t>
+                <w:t xml:space="preserve">L’aqueduc du Gier : nouvelles données sur le pont-siphon de l’Yzeron à Sainte-Foy-lès-Lyon, quartier de Beaunant (Métropole de Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Baldassari</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.313-319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11udd⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.167-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ud2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614812v1</w:t>
+                <w:t xml:space="preserve">hal-04614819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aqueduc du Gier : nouvelles données sur le pont-siphon de l’Yzeron à Sainte-Foy-lès-Lyon, quartier de Beaunant (Métropole de Lyon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’aqueduc de l’Yzeron : nouvelles données sur le double siphon de Craponne (Métropole de Lyon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.167-185. </w:t>
+              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.199-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11ud2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11ud4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614819v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aqueduc de l’Yzeron : nouvelles données sur le double siphon de Craponne (Métropole de Lyon)</w:t>
+                <w:t xml:space="preserve">La datation dendrochronologique du coffrage de fondation d’une pile du pont-siphon de l’Yzeron à Beaunant (Sainte-Foy-lès-Lyon, Métropole de Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.199-215. </w:t>
+              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.313-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11ud4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11udd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614816v1</w:t>
+                <w:t xml:space="preserve">hal-04614812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat rural groupé dans le bassin de Brignoles ? Résultats des fouilles préventives au lieu-dit La Gavote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -495,51 +495,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueduc de l’Yzeron : étude de bâti des deux piles centrales des rampants du double siphon au lieu-dit Les Tourillons à Craponne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aqueducs romains de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -564,103 +564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pont-siphon de Beaunant (aqueduc du Gier) : mise en œuvre et architecture de trois piles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldassari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aqueducs romain de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -685,64 +685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la dendrochronologie pour la datation de l'aqueduc du Gier : la datation du coffrage de bois de la fondation de la pile 18 au Pont-Siphon de Beaunant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aqueducs romains de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ribolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,51 +954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux contextes de la première moitié du IIe s. dans le suburbium de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1049,51 +1049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyssins “Pré Nouvel” (38), Une voie et un petit bâtiment à l’architecture soignée datés du Haut-Empire à proximité de Cularo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Établissements ruraux de Gaule romaine, quelques études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-269, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1118,51 +1118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brignoles/La Gavote (83), Un habitat groupé à proximité de la voie Aurélienne dans le bassin de Brignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxence Segard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Établissements ruraux de Gaule romaine, quelques études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-257, 2019</w:t>
@@ -1217,663 +1217,663 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), 2 Route départementale 386. Un nouvel ilot urbain</w:t>
+                <w:t xml:space="preserve">Dardilly (69), 10b Chemin du Vallon. Aqueduc de la Brévenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Polo</w:t>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Archier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Baldassari</w:t>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Catté</w:t>
+                <w:t xml:space="preserve">Lucile Caté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771885v1</w:t>
+                <w:t xml:space="preserve">hal-04771813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dardilly (69), 10b Chemin du Vallon. Aqueduc de la Brévenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), 2 Route départementale 386. Un nouvel ilot urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Courtot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dylan Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Caté</w:t>
+                <w:t xml:space="preserve">Lucile Catté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771813v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavaillon (84), Ancienne cathédrale Notre-Dame-et-Saint-Véran. Suivi archéologique de sondages géotechniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Crochat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003865v1</w:t>
+                <w:t xml:space="preserve">hal-04255490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sainte-Foy-lès-Lyon (69), Beaunant - pont du siphon de l'Yzeron (aqueduc du Gier), piles 8, 9 et 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255490v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Foy-lès-Lyon (69), Beaunant - pont du siphon de l'Yzeron (aqueduc du Gier), piles 8, 9 et 10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cavaillon (84), Ancienne cathédrale Notre-Dame-et-Saint-Véran. Suivi archéologique de sondages géotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Crochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Collomb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184002v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Foy-lès-Lyon (69), Avenue Paul Dailly (RD342), pont-siphon de Beaunant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldassari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1917,51 +1917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vert-le-Grand (91), Ecosite de Vert-le-Grand/Echarcon, &amp;quot;la Pièce des Everts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,51 +2039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Farlède (83), Projet de centralité - Phases 1 et 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2161,51 +2161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérols (34), La Pailletrice 2 - ZAC de l'Aéroport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ruzzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,90 +2270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe (69), 435, rue du Docteur Trenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaponost (69), 17, avenue Paul Doumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blomjous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,77 +2476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyssins (38), Pré Nouvel Est, Site 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blomjous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2577,64 +2577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA GAVOTE (Brignoles - Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2665,51 +2665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurieux-sur-l'Arbresle (69), Caillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,51 +2792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Farlède (83), La Font des Fabres : structuration et mise en exploitation d'un espace rural dans la Basse Vallée du Gapeau au Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.278 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2871,51 +2871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narbonne (11), 19/20 Quai d'Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3149,51 +3149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614812v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614819v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cat&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Porcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614819v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614812v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/275-la-datation-des-contextes-archeologiques-dans-le-sud-est-de-la-gaule-iie-iiie-s-ap-j-c-9782355180620.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cat&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Porcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>