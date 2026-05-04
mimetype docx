--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking host–guest recognition in cells by a BODIPY·CB[7] complex</w:t>
+                <w:t xml:space="preserve">Hypoxia-Initiated Supramolecular Free Radicals Induce Intracellular Polymerization for Precision Tumor Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengbo Liu</w:t>
+                <w:t xml:space="preserve">Mian Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiqi Xiao</w:t>
+                <w:t xml:space="preserve">Zhiqing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quan Gao</w:t>
+                <w:t xml:space="preserve">Xingchen Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Siri</w:t>
+                <w:t xml:space="preserve">He Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardelang</w:t>
+                <w:t xml:space="preserve">Beibei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (36), pp.6675-6678. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (4), pp.3488-3499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cc00663e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c14847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556857v1</w:t>
+                <w:t xml:space="preserve">hal-04979976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia-Initiated Supramolecular Free Radicals Induce Intracellular Polymerization for Precision Tumor Therapy</w:t>
+                <w:t xml:space="preserve">Tracking host–guest recognition in cells by a BODIPY·CB[7] complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mian Tang</w:t>
+                <w:t xml:space="preserve">Fengbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqing Yang</w:t>
+                <w:t xml:space="preserve">Haiqi Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingchen Tang</w:t>
+                <w:t xml:space="preserve">Quan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Ma</w:t>
+                <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beibei Xie</w:t>
+                <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (4), pp.3488-3499. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (36), pp.6675-6678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c14847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cc00663e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979976v1</w:t>
+                <w:t xml:space="preserve">hal-05556857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Stiffening by Macrocycle Clustering</w:t>
               </w:r>
@@ -615,51 +615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -749,51 +749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1017,51 +1017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,51 +1125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diversity of Cucurbituril Molecular Switches and Shuttles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (70), pp.e202302114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1337,51 +1337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled oligomeric guest stacking by cucurbiturils in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1733,295 +1733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Formation of Heteroternary Cucurbit[10]uril (CB[10]) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengbo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202214039⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873177v1</w:t>
+                <w:t xml:space="preserve">hal-03871375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Formation of Heteroternary Cucurbit[10]uril (CB[10]) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fengbo Liu</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202201656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.202214039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871375v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
               </w:r>
@@ -2046,64 +2046,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (49), pp.e202214039. </w:t>
@@ -2141,51 +2141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple Stack of a Viologen Derivative in a CB[10] Pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2327,51 +2327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (3), pp.1513-1526. </w:t>
@@ -2671,516 +2671,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotaxanating Metallo-supramolecular Nano-cylinder Helicates to Switch DNA Junction Binding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macrocycles and Related Hosts as Supramolecular Antidotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c07750⟩</w:t>
+              <w:t xml:space="preserve">Trends in chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trechm.2020.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054411v1</w:t>
+                <w:t xml:space="preserve">hal-03054348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-Guest Compounds Oligomeric Cucurbituril Complexes: from Peculiar Assemblies to Emerging Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rotaxanating Metallo-supramolecular Nano-cylinder Helicates to Switch DNA Junction Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine a J Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Cardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaros Melidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Sadovnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132, pp.2-15. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (49), pp.20651-20660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202004622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c07750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972332v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Spectroscopy: A Powerful Tool to Analyze Supramolecular Host•Guest Complexes of Stable Radicals with Cucurbiturils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host-Guest Compounds Oligomeric Cucurbituril Complexes: from Peculiar Assemblies to Emerging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kermagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25040776⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.2-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202004622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054335v1</w:t>
+                <w:t xml:space="preserve">hal-02972332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocycles and Related Hosts as Supramolecular Antidotes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EPR Spectroscopy: A Powerful Tool to Analyze Supramolecular Host•Guest Complexes of Stable Radicals with Cucurbiturils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengbo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trechm.2020.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25040776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054348v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-crystal-to-single-crystal transformation affording photochromic</w:t>
               </w:r>
@@ -3607,51 +3607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141 (14), pp.5897-5907. </w:t>
@@ -3702,90 +3702,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cucurbit[n]uril (n=7, 8, 10) hosts on the formation and stabilization of a naphthalenediimide (NDI) radical anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (20), pp.3809--3815. </w:t>
@@ -3862,51 +3862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3951,252 +3951,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide Radicals with Cucurbit[n]urils and Other Cavitands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">A pH-driven ring translocation switch against cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (3-4), pp.343--356. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (98), pp.13825--13828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijch.201700115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc08681h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091917v1</w:t>
+                <w:t xml:space="preserve">hal-02091869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pH-driven ring translocation switch against cancer cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Nitroxide Radicals with Cucurbit[n]urils and Other Cavitands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (98), pp.13825--13828. </w:t>
+              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3-4), pp.343--356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc08681h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijch.201700115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091869v1</w:t>
+                <w:t xml:space="preserve">hal-02091917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Encapsulation and Bioactivity Modulation of a Halonium Ion by Cucurbit[n]uril (n=7, 8)</w:t>
               </w:r>
@@ -4221,64 +4221,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaoxian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (8), pp.4882--4887. </w:t>
@@ -4310,913 +4310,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concealing the taste of the Guinness World's most bitter substance by using a synthetic nanocontainer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and properties of a series of beta-cyclodextrin/nitrone spin traps for improved superoxide detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengke Li</w:t>
+                <w:t xml:space="preserve">Florent Poulhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing-Wen Zhang</w:t>
+                <w:t xml:space="preserve">Egon Rizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Zheng</w:t>
+                <w:t xml:space="preserve">Patrick Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr03608f⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (30), pp.6358--6366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob00961e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774491v1</w:t>
+                <w:t xml:space="preserve">hal-01774184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular alleviation of cardiotoxicity of a small-molecule kinase inhibitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alleviation of Hepatotoxicity of Arecoline (Areca Alkaloid) by a Synthetic Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon M. Y. Lee</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ob01505d⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (7), pp.2219 - 2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201700333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774176v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular formulation of nitidine chloride can alleviate its hepatotoxicity and improve its anticancer activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Concealing the taste of the Guinness World's most bitter substance by using a synthetic nanocontainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing-Wen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.02.022⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (30), pp.10606 - 10609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr03608f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774177v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alleviation of Hepatotoxicity of Arecoline (Areca Alkaloid) by a Synthetic Receptor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular alleviation of cardiotoxicity of a small-molecule kinase inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Greg Andrew</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaoxian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Y. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201700333⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (38), pp.8046--8053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob01505d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774441v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chameleonic Dye Adapts to Various Environments Shining on Macrocycles or Peptide and Polysaccharide Aggregates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular formulation of nitidine chloride can alleviate its hepatotoxicity and improve its anticancer activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Niu</w:t>
+                <w:t xml:space="preserve">Wanying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet M. Ayhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Grauby</w:t>
+                <w:t xml:space="preserve">Jianbo Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b06634⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.923--929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672792v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of a series of beta-cyclodextrin/nitrone spin traps for improved superoxide detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chameleonic Dye Adapts to Various Environments Shining on Macrocycles or Peptide and Polysaccharide Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang H Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Poulhes</w:t>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egon Rizzato</w:t>
+                <w:t xml:space="preserve">Yiming Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bernasconi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Rosas</w:t>
+                <w:t xml:space="preserve">Mehmet M. Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Viel</w:t>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (30), pp.6358--6366. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (38), pp.33220 - 33228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ob00961e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b06634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774184v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular encapsulation of benzocaine and its metabolite para-aminobenzoic acid by Cucurbit[7]uril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang H Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Martinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian W Wyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (40), </w:t>
@@ -5280,64 +5280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5382,1283 +5382,1283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Synthesis of Monohydroxy–Cucurbit[ n ]urils ( n = 5, 6, 7, 8): High Purity and High Conversions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakim Karoui</w:t>
+                <w:t xml:space="preserve">Supramolecular Inhibition of Neurodegeneration by a Synthetic Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaël Hardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Huanxian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. Wyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b04553⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.1174 - 1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.5b00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414725v1</w:t>
+                <w:t xml:space="preserve">hal-01414666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Studies of the Binding Properties, Guest Dynamics, and Inner-Space Dimensions of a Water-Soluble Resorcinarene Capsule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Casano</w:t>
+                <w:t xml:space="preserve">Comprehensive Synthesis of Monohydroxy–Cucurbit[ n ]urils ( n = 5, 6, 7, 8): High Purity and High Conversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet M. Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monnier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502212⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (32), pp.10238 - 10245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b04553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01418020v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure design of naphthalimide derivatives: towards versatile photo-initiators for near UV/Visible LEDs, 3D printing and water soluble photoinitiating systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Zhang</w:t>
+                <w:t xml:space="preserve">EPR Studies of the Binding Properties, Guest Dynamics, and Inner-Space Dimensions of a Water-Soluble Resorcinarene Capsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dumur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Bardelang</w:t>
+                <w:t xml:space="preserve">Gilles Casano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (46), pp.16404 - 16410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00201⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406508v1</w:t>
+                <w:t xml:space="preserve">hal-01418020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High binding yet accelerated guest rotation within a cucurbit[7]uril complex. Toward paramagnetic gyroscopes and rolling nanomachines †</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure design of naphthalimide derivatives: towards versatile photo-initiators for near UV/Visible LEDs, 3D printing and water soluble photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Casano</w:t>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Poulhès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H Karoui</w:t>
+                <w:t xml:space="preserve">Bernadette Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nr03288a⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.2054-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259347v1</w:t>
+                <w:t xml:space="preserve">hal-01406508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinitroxide biradical crystals with polar order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ysacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (8), pp.920 - 924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjc-2014-0596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontispiece: EPR Studies of the Binding Properties, Guest Dynamics, and Inner-Space Dimensions of a Water-Soluble Resorcinarene Capsule.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High binding yet accelerated guest rotation within a cucurbit[7]uril complex. Toward paramagnetic gyroscopes and rolling nanomachines †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Casano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Poulhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T K Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monnier</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201584662⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (28), pp.12143-12150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr03288a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460557v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Inhibition of Neurodegeneration by a Synthetic Receptor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ian W. Wyman</w:t>
+                <w:t xml:space="preserve">Frontispiece: EPR Studies of the Binding Properties, Guest Dynamics, and Inner-Space Dimensions of a Water-Soluble Resorcinarene Capsule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Casano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201584662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.5b00372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414666v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High field solid state 13C NMR spectroscopy of cucurbituril materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bardelang</w:t>
+                <w:t xml:space="preserve">Spin exchange monitoring of the strong positive homotropic allosteric binding of a tetraradical by a synthetic receptor in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Brinkmann</w:t>
+                <w:t xml:space="preserve">F. Poulhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher I. Ratcliffe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor V. Terskikh</w:t>
+                <w:t xml:space="preserve">J. Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ce42467g⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.17570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja509586k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414391v1</w:t>
+                <w:t xml:space="preserve">hal-01406732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin exchange monitoring of the strong positive homotropic allosteric binding of a tetraradical by a synthetic receptor in water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Casano</w:t>
+                <w:t xml:space="preserve">High field solid state 13C NMR spectroscopy of cucurbituril materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher I. Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poulhes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Karoui</w:t>
+                <w:t xml:space="preserve">John A. Ripmeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Filippini</w:t>
+                <w:t xml:space="preserve">Victor V. Terskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136, pp.17570. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja509586k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ce42467g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406732v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting Various Guests Including Fullerenes and Free Radicals in Versatile Organic Paramagnetic bTbk Open Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6666,51 +6666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hornebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2), pp.467 - 476. </w:t>
@@ -6748,51 +6748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic multishell isostructural host-guest crystals: fullerenes C-60 inside a nitroxide open framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6800,51 +6800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hornebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Rizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (34), pp.3519--3521. </w:t>
@@ -6876,563 +6876,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Reduction of CdSe/ZnS Quantum Dots by a Peptidic Amyloid Supergelator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perturbation induced formation of a 3D-network of microcrystals producing soft materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hornebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Rizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am3001715⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ra20208e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460429v1</w:t>
+                <w:t xml:space="preserve">hal-01425026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation induced formation of a 3D-network of microcrystals producing soft materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Size Reduction of CdSe/ZnS Quantum Dots by a Peptidic Amyloid Supergelator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Badruz Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Egon Rizzato</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Prakesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald M. Leek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (13), </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (3), pp.1178--1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ra20208e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am3001715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425026v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucurbit[n]urils (n=5-8): A Comprehensive Solid State Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nanoscale assembly of photoluminescent quantum dots on the surface of calix[8]arene microcrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Badruz Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin A. Udachin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donald M. Leek</w:t>
+                <w:t xml:space="preserve">Stephen Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James C. Margeson</w:t>
+                <w:t xml:space="preserve">Md Rezaul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Chan</w:t>
+                <w:t xml:space="preserve">Xiaohua Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (12), pp.5598--5614. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (10), pp.3306--3309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg201173J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0ce00930j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460281v1</w:t>
+                <w:t xml:space="preserve">hal-01460332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale assembly of photoluminescent quantum dots on the surface of calix[8]arene microcrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cucurbit[n]urils (n=5-8): A Comprehensive Solid State Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Lang</w:t>
+                <w:t xml:space="preserve">Konstantin A. Udachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald M. Leek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Rezaul Karim</w:t>
+                <w:t xml:space="preserve">James C. Margeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohua Wu</w:t>
+                <w:t xml:space="preserve">Gordon Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (10), pp.3306--3309. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (12), pp.5598--5614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0ce00930j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cg201173J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460332v1</w:t>
+                <w:t xml:space="preserve">hal-01460281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR, NMR, and Thermodynamic Evidences for Forced Nuclear Spin–Electron Spin Interactions in the Case of 1-Phenyl-2-Methylpropyl-1,1-Dimethyl-2-Nitroxide (TIPNO) Attached to Permethylated β-Cyclodextrin</w:t>
               </w:r>
@@ -7637,459 +7637,480 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Hannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (4), pp.489-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 18 (4), pp.489-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B712413A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium chains as core nanowires for gelation of organic solvents from a functionalized nicotinic acid and its sodium salt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna C. G. Hotze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benson Kariuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswajit Paik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (33), pp.9277-9285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200700660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion complexes of EMPO derivatives with 2,6-di-O-methyl-β-cyclodextrin : synthesis, NMR and EPR investigations for enhanced superoxide detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finet J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Banaszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.2874-2882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroxide bound β-cyclodextrin : is there an inclusion complex ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jicsinszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finet J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71 (20), pp.7657-7667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8099,118 +8120,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des machines moléculaires contre le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, https://www.inc.cnrs.fr/fr/cnrsinfo/des-machines-moleculaires-contre-le-cancer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8278,51 +8299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="290A077F"/>
+    <w:nsid w:val="67C945A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8509,51 +8530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bardelang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0318-5958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095382224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05556857v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbo Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqi Xiao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Gao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardelang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00663e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04979976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Tang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Tang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420880" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bossavit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Canard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas S Ward" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202315985" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibing Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.3c00273" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Varini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Godard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gassiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sonnette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kriat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berge-Lefranc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01723K" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berg&#233;-Lefranc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300633" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202214039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Wei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.53459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue L Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian R Cheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014399" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03442810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf M Ayhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah &#214;zcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahri Alkan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin &#199;etin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lker &#220;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00931A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine a J Hooper" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cardo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Craig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Melidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Sadovnikova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07750" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202004622" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040776" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.08.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hornebecq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07121k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardelang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Combes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Truong Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf Ayhan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b00150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00664d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201700115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08681h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoxian Huang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00543" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengke Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wen Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zheng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03608f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Y. Lee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01505d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Xiao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Niu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Andrew" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700333" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang H Yin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Niu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet M. Ayhan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06634" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulhes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Rizzato" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernasconi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob00961e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Martinz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Wyman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ03259H" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01394907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zivic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY01617G" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Hardy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04553" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502212" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N93FZ356-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01259347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Casano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poulh&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T K Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Karoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03288a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ysacco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2014-0596" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201584662" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1482AE1C9474D1A4DC1B66318F4F3A79C2B29027/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxian Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Wyman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.5b00372" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brinkmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I. Ratcliffe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Ripmeester" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Terskikh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce42467g" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulhes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filippini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja509586k" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Stepanov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401097e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc00170a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460429v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Badruz Zaman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prakesch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Leek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3001715" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425026v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20208e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460281v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Udachin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Margeson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Chan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg201173J" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rezaul Karim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00930j" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bagryanskaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Jicsinszky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#246;bius" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-009-0036-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0G6HBVV8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camerel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziessel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hannon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355394v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. G. Hotze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Kariuki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Paik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700660" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0ZF5RFZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rockenbauer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finet J.-P." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Banaszak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145428v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jicsinszky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437697v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bardelang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0318-5958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095382224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04979976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Tang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14847" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05556857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbo Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqi Xiao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Gao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardelang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00663e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420880" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bossavit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Canard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas S Ward" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202315985" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibing Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.3c00273" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Varini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Godard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gassiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sonnette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kriat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berge-Lefranc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01723K" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berg&#233;-Lefranc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300633" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201656" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202214039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Wei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.53459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue L Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian R Cheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014399" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03442810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf M Ayhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah &#214;zcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahri Alkan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin &#199;etin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lker &#220;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00931A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.08.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine a J Hooper" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Craig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Melidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Sadovnikova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07750" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202004622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040776" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hornebecq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07121k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardelang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Combes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Truong Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf Ayhan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b00150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00664d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08681h" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201700115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoxian Huang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00543" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulhes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Rizzato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernasconi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob00961e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengke Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Niu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Andrew" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700333" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wen Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zheng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03608f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Y. Lee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01505d" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Xiao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.02.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang H Yin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Niu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet M. Ayhan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06634" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Martinz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Wyman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ03259H" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01394907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zivic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY01617G" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxian Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Wyman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.5b00372" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Hardy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04553" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502212" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N93FZ356-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00201" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ysacco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2014-0596" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01259347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Casano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poulh&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T K Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Karoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03288a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201584662" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1482AE1C9474D1A4DC1B66318F4F3A79C2B29027/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulhes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filippini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja509586k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brinkmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I. Ratcliffe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Ripmeester" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Terskikh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce42467g" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Stepanov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401097e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc00170a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20208e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460429v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Badruz Zaman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prakesch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Leek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3001715" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rezaul Karim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00930j" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460281v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Udachin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Margeson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Chan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg201173J" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bagryanskaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Jicsinszky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#246;bius" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-009-0036-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0G6HBVV8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camerel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziessel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hannon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712413A" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M1H9LZK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. G. Hotze" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Kariuki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Paik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700660" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0ZF5RFZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rockenbauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finet J.-P." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Banaszak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jicsinszky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>