--- v1 (2026-05-04)
+++ v2 (2026-06-03)
@@ -583,295 +583,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Reactivity of Viologens in Alkaline Solutions Via Cucurbit[7]uril Complexation</w:t>
+                <w:t xml:space="preserve">Viridium: A Stable Radical and Its π-Dimerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Bossavit</w:t>
+                <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Monnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Siri</w:t>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Canard</w:t>
+                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+                <w:t xml:space="preserve">Jas S Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (31), pp.e202400404. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c13807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733006v1</w:t>
+                <w:t xml:space="preserve">hal-04866387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viridium: A Stable Radical and Its π-Dimerization</w:t>
+                <w:t xml:space="preserve">Controlled Reactivity of Viologens in Alkaline Solutions Via Cucurbit[7]uril Complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
+                <w:t xml:space="preserve">Axel Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bardelang</w:t>
+                <w:t xml:space="preserve">Valérie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
+                <w:t xml:space="preserve">Gabriel Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jas S Ward</w:t>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (31), pp.e202400404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c13807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866387v1</w:t>
+                <w:t xml:space="preserve">hal-04733006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Dynamics and Modular Peripheral Binding in Stimuli‐Responsive 3 : 2 Host:Guest Complexes</w:t>
               </w:r>
@@ -985,1073 +985,1073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Opportunities of Functionalized Cucurbiturils for Biomedical Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and In Vitro Validation of a Cucurbit[7]uril-Peptide Conjugate Targeting the LDL Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruibing Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Varini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Sonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.3c00273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (13), pp.8844-8857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c00423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284495v1</w:t>
+                <w:t xml:space="preserve">hal-04235717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity of Cucurbituril Molecular Switches and Shuttles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlled oligomeric guest stacking by cucurbiturils in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengbo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berge-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202302114⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (47), pp.9433-9442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3OB01723K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371560v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and In Vitro Validation of a Cucurbit[7]uril-Peptide Conjugate Targeting the LDL Receptor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pH‐ and Metal‐Actuated Molecular Shuttle in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Varini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rose Sonnette</w:t>
+                <w:t xml:space="preserve">Amine Kriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bergé-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c00423⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (33), pp.e202300633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235717v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled oligomeric guest stacking by cucurbiturils in water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and Opportunities of Functionalized Cucurbiturils for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3OB01723K⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (9), pp.2356-2377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.3c00273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04294802v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pH‐ and Metal‐Actuated Molecular Shuttle in Water</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Diversity of Cucurbituril Molecular Switches and Shuttles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bergé-Lefranc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Kermagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (33), pp.e202300633. </w:t>
+              <w:t xml:space="preserve">, 2023, 29 (70), pp.e202302114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202300633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615234v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pH-and Metal-Actuated Molecular Shuttle in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Kriat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bergé-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 29 (33), pp.e202300633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202300633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Formation of Heteroternary Cucurbit[10]uril (CB[10]) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202201656⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202214039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871375v1</w:t>
+                <w:t xml:space="preserve">hal-03873177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Formation of Heteroternary Cucurbit[10]uril (CB[10]) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Siri</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.202214039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873177v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2059,51 +2059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (49), pp.e202214039. </w:t>
@@ -2180,51 +2180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2269,295 +2269,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in supramolecular antidotes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guest Exchange by a Partial Energy Ratchet in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangjun Zhang</w:t>
+                <w:t xml:space="preserve">Xue L Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianwen Wei</w:t>
+                <w:t xml:space="preserve">Qian R Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyu Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bardelang</w:t>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.1513-1526. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (12), pp.6617-6623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.53459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202014399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054375v1</w:t>
+                <w:t xml:space="preserve">hal-03227446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Exchange by a Partial Energy Ratchet in Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in supramolecular antidotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue L Yang</w:t>
+                <w:t xml:space="preserve">Xiangjun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian R Cheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Jianwen Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Karoui</w:t>
+                <w:t xml:space="preserve">Siyu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (12), pp.6617-6623. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.1513-1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202014399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.53459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227446v1</w:t>
+                <w:t xml:space="preserve">hal-03054375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External Complexation of BODIPYs by CB[7] Improves in-Cell Fluorescence Imaging</w:t>
               </w:r>
@@ -2671,585 +2671,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocycles and Related Hosts as Supramolecular Antidotes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rotaxanating Metallo-supramolecular Nano-cylinder Helicates to Switch DNA Junction Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine a J Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Cardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaros Melidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Sadovnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trechm.2020.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (49), pp.20651-20660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c07750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054348v1</w:t>
+                <w:t xml:space="preserve">hal-03054411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotaxanating Metallo-supramolecular Nano-cylinder Helicates to Switch DNA Junction Binding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host-Guest Compounds Oligomeric Cucurbituril Complexes: from Peculiar Assemblies to Emerging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kermagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (49), pp.20651-20660. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.2-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c07750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202004622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054411v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-Guest Compounds Oligomeric Cucurbituril Complexes: from Peculiar Assemblies to Emerging Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EPR Spectroscopy: A Powerful Tool to Analyze Supramolecular Host•Guest Complexes of Stable Radicals with Cucurbiturils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengbo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202004622⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25040776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972332v1</w:t>
+                <w:t xml:space="preserve">hal-03054335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Spectroscopy: A Powerful Tool to Analyze Supramolecular Host•Guest Complexes of Stable Radicals with Cucurbiturils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macrocycles and Related Hosts as Supramolecular Antidotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (4), </w:t>
+              <w:t xml:space="preserve">Trends in chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25040776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trechm.2020.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054335v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-crystal-to-single-crystal transformation affording photochromic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hornebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3473,51 +3473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (54), pp.12552-12559. </w:t>
@@ -3594,64 +3594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoa Truong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141 (14), pp.5897-5907. </w:t>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3849,77 +3849,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (11), pp.3187--3191. </w:t>
@@ -3951,252 +3951,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pH-driven ring translocation switch against cancer cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Nitroxide Radicals with Cucurbit[n]urils and Other Cavitands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (98), pp.13825--13828. </w:t>
+              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3-4), pp.343--356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc08681h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijch.201700115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091869v1</w:t>
+                <w:t xml:space="preserve">hal-02091917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide Radicals with Cucurbit[n]urils and Other Cavitands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A pH-driven ring translocation switch against cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (3-4), pp.343--356. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (98), pp.13825--13828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijch.201700115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc08681h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091917v1</w:t>
+                <w:t xml:space="preserve">hal-02091869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Encapsulation and Bioactivity Modulation of a Halonium Ion by Cucurbit[n]uril (n=7, 8)</w:t>
               </w:r>
@@ -4310,2325 +4310,2325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of a series of beta-cyclodextrin/nitrone spin traps for improved superoxide detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concealing the taste of the Guinness World's most bitter substance by using a synthetic nanocontainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Poulhes</w:t>
+                <w:t xml:space="preserve">Shengke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egon Rizzato</w:t>
+                <w:t xml:space="preserve">Qing-Wen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bernasconi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Viel</w:t>
+                <w:t xml:space="preserve">Ying Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ob00961e⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (30), pp.10606 - 10609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr03608f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774184v1</w:t>
+                <w:t xml:space="preserve">hal-01774491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alleviation of Hepatotoxicity of Arecoline (Areca Alkaloid) by a Synthetic Receptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+                <w:t xml:space="preserve">Supramolecular alleviation of cardiotoxicity of a small-molecule kinase inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaoxian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengke Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Greg Andrew</w:t>
+                <w:t xml:space="preserve">Simon M. Y. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201700333⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (38), pp.8046--8053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob01505d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774441v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concealing the taste of the Guinness World's most bitter substance by using a synthetic nanocontainer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Supramolecular formulation of nitidine chloride can alleviate its hepatotoxicity and improve its anticancer activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbo Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr03608f⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.923--929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774491v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular alleviation of cardiotoxicity of a small-molecule kinase inhibitor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bardelang</w:t>
+                <w:t xml:space="preserve">Chameleonic Dye Adapts to Various Environments Shining on Macrocycles or Peptide and Polysaccharide Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang H Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunming Wang</w:t>
+                <w:t xml:space="preserve">Yiming Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon M. Y. Lee</w:t>
+                <w:t xml:space="preserve">Mehmet M. Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ob01505d⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (38), pp.33220 - 33228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b06634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774176v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular formulation of nitidine chloride can alleviate its hepatotoxicity and improve its anticancer activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bardelang</w:t>
+                <w:t xml:space="preserve">Alleviation of Hepatotoxicity of Arecoline (Areca Alkaloid) by a Synthetic Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianbo Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ying Zheng</w:t>
+                <w:t xml:space="preserve">Yanan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.02.022⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (7), pp.2219 - 2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201700333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774177v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chameleonic Dye Adapts to Various Environments Shining on Macrocycles or Peptide and Polysaccharide Aggregates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and properties of a series of beta-cyclodextrin/nitrone spin traps for improved superoxide detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+                <w:t xml:space="preserve">Florent Poulhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Niu</w:t>
+                <w:t xml:space="preserve">Egon Rizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet M. Ayhan</w:t>
+                <w:t xml:space="preserve">Patrick Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grauby</w:t>
+                <w:t xml:space="preserve">Stephane Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (38), pp.33220 - 33228. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (30), pp.6358--6366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b06634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ob00961e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672792v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular encapsulation of benzocaine and its metabolite para-aminobenzoic acid by Cucurbit[7]uril</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Naphthalimide-amine Based Photoinitiators Operating under Violet and Blue LEDs and Usable for Various Polymerization Reactions and Synthesis of Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Martinz</w:t>
+                <w:t xml:space="preserve">Nicolas Zivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian W Wyman</w:t>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NJ03259H⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.418-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5PY01617G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391390v1</w:t>
+                <w:t xml:space="preserve">hal-01394907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Naphthalimide-amine Based Photoinitiators Operating under Violet and Blue LEDs and Usable for Various Polymerization Reactions and Synthesis of Hydrogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Zivic</w:t>
+                <w:t xml:space="preserve">Supramolecular encapsulation of benzocaine and its metabolite para-aminobenzoic acid by Cucurbit[7]uril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang H Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Zhang</w:t>
+                <w:t xml:space="preserve">Gudrun Martinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W Wyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.418-429. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (40), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5PY01617G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5NJ03259H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394907v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Inhibition of Neurodegeneration by a Synthetic Receptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shengke Li</w:t>
+                <w:t xml:space="preserve">Comprehensive Synthesis of Monohydroxy–Cucurbit[ n ]urils ( n = 5, 6, 7, 8): High Purity and High Conversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet M. Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanxian Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ian W. Wyman</w:t>
+                <w:t xml:space="preserve">Micaël Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.5b00372⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (32), pp.10238 - 10245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b04553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414666v1</w:t>
+                <w:t xml:space="preserve">hal-01414725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Synthesis of Monohydroxy–Cucurbit[ n ]urils ( n = 5, 6, 7, 8): High Purity and High Conversions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">EPR Studies of the Binding Properties, Guest Dynamics, and Inner-Space Dimensions of a Water-Soluble Resorcinarene Capsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Casano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (46), pp.16404 - 16410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b04553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414725v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Studies of the Binding Properties, Guest Dynamics, and Inner-Space Dimensions of a Water-Soluble Resorcinarene Capsule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+                <w:t xml:space="preserve">Structure design of naphthalimide derivatives: towards versatile photo-initiators for near UV/Visible LEDs, 3D printing and water soluble photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Casano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monnier</w:t>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502212⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.2054-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418020v1</w:t>
+                <w:t xml:space="preserve">hal-01406508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure design of naphthalimide derivatives: towards versatile photo-initiators for near UV/Visible LEDs, 3D printing and water soluble photoinitiating systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dinitroxide biradical crystals with polar order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dumur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pu Xiao</w:t>
+                <w:t xml:space="preserve">Cédric Ysacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Graff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Tordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.2054-2063. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (8), pp.920 - 924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2014-0596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406508v1</w:t>
+                <w:t xml:space="preserve">hal-01414774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinitroxide biradical crystals with polar order</w:t>
+                <w:t xml:space="preserve">High binding yet accelerated guest rotation within a cucurbit[7]uril complex. Toward paramagnetic gyroscopes and rolling nanomachines †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ysacco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">G Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tordo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Poulhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T K Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjc-2014-0596⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (28), pp.12143-12150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr03288a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414774v1</w:t>
+                <w:t xml:space="preserve">hal-01259347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High binding yet accelerated guest rotation within a cucurbit[7]uril complex. Toward paramagnetic gyroscopes and rolling nanomachines †</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frontispiece: EPR Studies of the Binding Properties, Guest Dynamics, and Inner-Space Dimensions of a Water-Soluble Resorcinarene Capsule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H Karoui</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Casano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nr03288a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201584662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259347v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontispiece: EPR Studies of the Binding Properties, Guest Dynamics, and Inner-Space Dimensions of a Water-Soluble Resorcinarene Capsule.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monnier</w:t>
+                <w:t xml:space="preserve">Supramolecular Inhibition of Neurodegeneration by a Synthetic Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanxian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. Wyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201584662⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.1174 - 1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.5b00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460557v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin exchange monitoring of the strong positive homotropic allosteric binding of a tetraradical by a synthetic receptor in water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Casano</w:t>
+                <w:t xml:space="preserve">High field solid state 13C NMR spectroscopy of cucurbituril materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poulhes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Karoui</w:t>
+                <w:t xml:space="preserve">Andreas Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Filippini</w:t>
+                <w:t xml:space="preserve">Christopher I. Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Ripmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor V. Terskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja509586k⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ce42467g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406732v1</w:t>
+                <w:t xml:space="preserve">hal-01414391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High field solid state 13C NMR spectroscopy of cucurbituril materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher I. Ratcliffe</w:t>
+                <w:t xml:space="preserve">Spin exchange monitoring of the strong positive homotropic allosteric binding of a tetraradical by a synthetic receptor in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Ripmeester</w:t>
+                <w:t xml:space="preserve">F. Poulhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor V. Terskikh</w:t>
+                <w:t xml:space="preserve">J. Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (18), </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.17570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ce42467g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja509586k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414391v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting Various Guests Including Fullerenes and Free Radicals in Versatile Organic Paramagnetic bTbk Open Frameworks</w:t>
               </w:r>
@@ -6666,51 +6666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hornebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2), pp.467 - 476. </w:t>
@@ -6800,51 +6800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hornebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Rizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (34), pp.3519--3521. </w:t>
@@ -6876,563 +6876,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation induced formation of a 3D-network of microcrystals producing soft materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size Reduction of CdSe/ZnS Quantum Dots by a Peptidic Amyloid Supergelator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Badruz Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Egon Rizzato</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Prakesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald M. Leek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ra20208e⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (3), pp.1178--1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am3001715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425026v1</w:t>
+                <w:t xml:space="preserve">hal-01460429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Reduction of CdSe/ZnS Quantum Dots by a Peptidic Amyloid Supergelator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perturbation induced formation of a 3D-network of microcrystals producing soft materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hornebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Rizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (3), pp.1178--1181. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am3001715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2ra20208e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460429v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale assembly of photoluminescent quantum dots on the surface of calix[8]arene microcrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cucurbit[n]urils (n=5-8): A Comprehensive Solid State Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin A. Udachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Badruz Zaman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephen Lang</w:t>
+                <w:t xml:space="preserve">Donald M. Leek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Rezaul Karim</w:t>
+                <w:t xml:space="preserve">James C. Margeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohua Wu</w:t>
+                <w:t xml:space="preserve">Gordon Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (10), pp.3306--3309. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (12), pp.5598--5614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0ce00930j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cg201173J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460332v1</w:t>
+                <w:t xml:space="preserve">hal-01460281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucurbit[n]urils (n=5-8): A Comprehensive Solid State Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale assembly of photoluminescent quantum dots on the surface of calix[8]arene microcrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Badruz Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin A. Udachin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donald M. Leek</w:t>
+                <w:t xml:space="preserve">Stephen Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James C. Margeson</w:t>
+                <w:t xml:space="preserve">Md Rezaul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Chan</w:t>
+                <w:t xml:space="preserve">Xiaohua Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (12), pp.5598--5614. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (10), pp.3306--3309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg201173J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0ce00930j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460281v1</w:t>
+                <w:t xml:space="preserve">hal-01460332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR, NMR, and Thermodynamic Evidences for Forced Nuclear Spin–Electron Spin Interactions in the Case of 1-Phenyl-2-Methylpropyl-1,1-Dimethyl-2-Nitroxide (TIPNO) Attached to Permethylated β-Cyclodextrin</w:t>
               </w:r>
@@ -7457,51 +7457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Jicsinszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Möbius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8134,51 +8134,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des machines moléculaires contre le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardelang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8299,51 +8299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67C945A7"/>
+    <w:nsid w:val="238D0F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8530,51 +8530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bardelang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0318-5958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095382224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04979976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Tang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14847" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05556857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbo Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqi Xiao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Gao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardelang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00663e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420880" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bossavit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Canard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas S Ward" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202315985" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibing Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.3c00273" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Varini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Godard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gassiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sonnette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kriat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berge-Lefranc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01723K" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berg&#233;-Lefranc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300633" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201656" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202214039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Wei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.53459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue L Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian R Cheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014399" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03442810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf M Ayhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah &#214;zcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahri Alkan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin &#199;etin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lker &#220;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00931A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.08.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine a J Hooper" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Craig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Melidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Sadovnikova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07750" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202004622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040776" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hornebecq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07121k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardelang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Combes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Truong Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf Ayhan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b00150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00664d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08681h" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201700115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoxian Huang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00543" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulhes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Rizzato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernasconi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob00961e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengke Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Niu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Andrew" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700333" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wen Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zheng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03608f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Y. Lee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01505d" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Xiao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.02.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang H Yin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Niu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet M. Ayhan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06634" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Martinz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Wyman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ03259H" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01394907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zivic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY01617G" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxian Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Wyman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.5b00372" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Hardy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04553" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502212" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N93FZ356-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00201" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ysacco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2014-0596" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01259347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Casano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poulh&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T K Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Karoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03288a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201584662" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1482AE1C9474D1A4DC1B66318F4F3A79C2B29027/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulhes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filippini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja509586k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brinkmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I. Ratcliffe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Ripmeester" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Terskikh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce42467g" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Stepanov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401097e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc00170a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20208e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460429v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Badruz Zaman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prakesch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Leek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3001715" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rezaul Karim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00930j" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460281v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Udachin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Margeson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Chan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg201173J" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bagryanskaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Jicsinszky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#246;bius" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-009-0036-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0G6HBVV8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camerel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziessel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hannon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712413A" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M1H9LZK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. G. Hotze" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Kariuki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Paik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700660" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0ZF5RFZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rockenbauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finet J.-P." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Banaszak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jicsinszky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bardelang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0318-5958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095382224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04979976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Tang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14847" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05556857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbo Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqi Xiao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Gao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardelang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00663e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420880" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas S Ward" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13807" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bossavit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Canard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202315985" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Varini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Godard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gassiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sonnette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00423" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kriat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berge-Lefranc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01723K" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berg&#233;-Lefranc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300633" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibing Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.3c00273" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202214039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue L Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian R Cheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014399" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Wei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.53459" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03442810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf M Ayhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah &#214;zcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahri Alkan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin &#199;etin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lker &#220;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00931A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine a J Hooper" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cardo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Craig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Melidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Sadovnikova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07750" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202004622" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25040776" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.08.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hornebecq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07121k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardelang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Combes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Truong Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf Ayhan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b00150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00664d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201700115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08681h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoxian Huang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00543" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengke Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wen Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zheng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03608f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Y. Lee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01505d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Xiao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang H Yin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Niu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet M. Ayhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06634" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Niu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Andrew" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700333" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulhes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Rizzato" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernasconi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob00961e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01394907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zivic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY01617G" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Martinz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Wyman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ03259H" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Hardy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04553" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502212" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N93FZ356-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414774v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ysacco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2014-0596" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01259347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Casano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poulh&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T K Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Karoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03288a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201584662" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1482AE1C9474D1A4DC1B66318F4F3A79C2B29027/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxian Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Wyman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.5b00372" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brinkmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I. Ratcliffe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Ripmeester" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Terskikh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce42467g" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulhes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filippini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja509586k" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Stepanov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401097e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc00170a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460429v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Badruz Zaman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prakesch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Leek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3001715" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425026v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20208e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460281v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Udachin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Margeson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Chan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg201173J" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rezaul Karim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Wu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00930j" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bagryanskaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Jicsinszky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#246;bius" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-009-0036-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0G6HBVV8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camerel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziessel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hannon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712413A" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M1H9LZK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. G. Hotze" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Kariuki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Paik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700660" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0ZF5RFZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rockenbauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finet J.-P." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Banaszak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jicsinszky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>