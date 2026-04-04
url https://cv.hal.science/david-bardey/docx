--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -493,256 +493,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un compte d’Hôtel de la reine de France et du duc de Bourgogne (1er septembre-31 octobre 1358)</w:t>
+                <w:t xml:space="preserve">Introduction. Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société pour l'Histoire du Droit et des Institutions des anciens pays bourguignons, comtois et romands,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-série n° 16 (Hors-série n°16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345361v1</w:t>
+                <w:t xml:space="preserve">hal-05337524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des archives en mouvement ? Les châteaux des ducs de Bourgogne et la circulation des archives (fin XIIIe-début XIV siècle)</w:t>
+                <w:t xml:space="preserve">Un compte d’Hôtel de la reine de France et du duc de Bourgogne (1er septembre-31 octobre 1358)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 96 (1/2), pp.31-43</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société pour l'Histoire du Droit et des Institutions des anciens pays bourguignons, comtois et romands,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77, pp.21-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975308v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Des archives en mouvement ? Les châteaux des ducs de Bourgogne et la circulation des archives (fin XIIIe-début XIV siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (1/2), pp.31-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05337524v1</w:t>
+                <w:t xml:space="preserve">hal-04975308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Government of Agnès of France, Daughter of Saint Louis and Duchess of Burgundy (c.1260–1325)</w:t>
               </w:r>
@@ -1822,96 +1822,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude de pratiques documentaires pour repenser l’aristocratie : l’exemple du cartulaire et des actes de la seigneurie de Chassagne</w:t>
+                <w:t xml:space="preserve">La crise de 1272 et la redéfinition du pouvoir ducal en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser l’aristocratie dans la France capétienne/Re-thinking the Aristocracy in Capetian France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Dialettiche del Potere: rivendicazione, usurpazione, giustificazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485092v1</w:t>
+                <w:t xml:space="preserve">hal-02485089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cartulaire de Chassagne et le chartrier des Desrée (vers 1290)</w:t>
               </w:r>
@@ -1960,96 +1960,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise de 1272 et la redéfinition du pouvoir ducal en Bourgogne</w:t>
+                <w:t xml:space="preserve">L’étude de pratiques documentaires pour repenser l’aristocratie : l’exemple du cartulaire et des actes de la seigneurie de Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialettiche del Potere: rivendicazione, usurpazione, giustificazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Repenser l’aristocratie dans la France capétienne/Re-thinking the Aristocracy in Capetian France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485089v1</w:t>
+                <w:t xml:space="preserve">hal-02485092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montbard, une résidence des ducs capétiens à la lumière des archives (fin XIIIe-début XIVe siècle)</w:t>
               </w:r>
@@ -2098,165 +2098,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l'histoire des derniers ducs capétiens de Bourgogne (1272-1361) : sources, enjeux et méthodes</w:t>
+                <w:t xml:space="preserve">Servir les rois de France: Le duc Robert II de Bourgogne et le gouvernement de Philippe III le Hardi et de Philippe IV le Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences jeunes chercheurs sur la Bourgogne antique et médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Bardey; Rudi Beaulant, Jan 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Re-Thinking the Aristocracy in Capetian France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crouch Charlotte; Ó Súilleabháin Niall, Jul 2018, Leeds, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696260v1</w:t>
+                <w:t xml:space="preserve">halshs-01865341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servir les rois de France: Le duc Robert II de Bourgogne et le gouvernement de Philippe III le Hardi et de Philippe IV le Bel</w:t>
+                <w:t xml:space="preserve">Faire l'histoire des derniers ducs capétiens de Bourgogne (1272-1361) : sources, enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re-Thinking the Aristocracy in Capetian France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Crouch Charlotte; Ó Súilleabháin Niall, Jul 2018, Leeds, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Conférences jeunes chercheurs sur la Bourgogne antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Bardey; Rudi Beaulant, Jan 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01865341v1</w:t>
+                <w:t xml:space="preserve">hal-01696260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer, établir et gérer le douaire d'Agnès de France, fille de saint Louis et duchesse de Bourgogne (1272-1325)</w:t>
               </w:r>
@@ -2470,51 +2470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE58A0AD"/>
+    <w:nsid w:val="B084609C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2701,51 +2701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bardey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4434-162X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rameau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15492" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bepoix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Briffaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bardey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4434-162X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rameau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15492" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bepoix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Briffaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>