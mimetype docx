--- v1 (2026-04-04)
+++ v2 (2026-05-18)
@@ -493,256 +493,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Un compte d’Hôtel de la reine de France et du duc de Bourgogne (1er septembre-31 octobre 1358)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société pour l'Histoire du Droit et des Institutions des anciens pays bourguignons, comtois et romands,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77, pp.21-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337524v1</w:t>
+                <w:t xml:space="preserve">hal-05345361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un compte d’Hôtel de la reine de France et du duc de Bourgogne (1er septembre-31 octobre 1358)</w:t>
+                <w:t xml:space="preserve">Des archives en mouvement ? Les châteaux des ducs de Bourgogne et la circulation des archives (fin XIIIe-début XIV siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société pour l'Histoire du Droit et des Institutions des anciens pays bourguignons, comtois et romands,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 77, pp.21-41</w:t>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (1/2), pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345361v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des archives en mouvement ? Les châteaux des ducs de Bourgogne et la circulation des archives (fin XIIIe-début XIV siècle)</w:t>
+                <w:t xml:space="preserve">Introduction. Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-série n° 16 (Hors-série n°16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975308v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Government of Agnès of France, Daughter of Saint Louis and Duchess of Burgundy (c.1260–1325)</w:t>
               </w:r>
@@ -1030,173 +1030,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre France et Bourgogne : la réforme des institutions ducales durant la minorité de Philippe de Rouvres (1349-1360)</w:t>
+                <w:t xml:space="preserve">Gouverner, administrer et représenter une principauté. Les logiques des inventaires des archives ducales de Bourgogne (fin XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École des chartes. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tradition, transition innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.140-158, 2024</w:t>
+              <w:t xml:space="preserve">Les logiques de l’inventaire. Moyen Âge-XIXe siècle, actes du colloque international de Genève, 2-4 octobre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-65, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975347v1</w:t>
+                <w:t xml:space="preserve">hal-04975336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner, administrer et représenter une principauté. Les logiques des inventaires des archives ducales de Bourgogne (fin XIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Entre France et Bourgogne : la réforme des institutions ducales durant la minorité de Philippe de Rouvres (1349-1360)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+              <w:t xml:space="preserve">École des chartes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les logiques de l’inventaire. Moyen Âge-XIXe siècle, actes du colloque international de Genève, 2-4 octobre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-65, 2024</w:t>
+              <w:t xml:space="preserve">Tradition, transition innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.140-158, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975336v1</w:t>
+                <w:t xml:space="preserve">hal-04975347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme comme arme politique ? Eudes IV et la réformation du duché en 1343</w:t>
               </w:r>
@@ -2470,51 +2470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B084609C"/>
+    <w:nsid w:val="7C67BFCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2701,51 +2701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bardey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4434-162X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rameau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15492" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bepoix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Briffaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-bardey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4434-162X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rameau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15492" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bepoix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Briffaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>